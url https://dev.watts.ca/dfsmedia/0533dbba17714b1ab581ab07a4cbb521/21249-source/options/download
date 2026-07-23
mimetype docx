--- v0 (2025-10-29)
+++ v1 (2026-07-23)
@@ -1,177 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="doc" ContentType="application/msword"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="doc" ContentType="application/msword"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2F1F5040" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRPr="006D57D1" w:rsidRDefault="006D57D1" w:rsidP="003A1801">
+    <w:p w14:paraId="3D6AECCA" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRPr="006D57D1" w:rsidRDefault="006D57D1" w:rsidP="003A1801">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003A1801">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F568356" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A3167F" w:rsidRDefault="00944499" w:rsidP="00773ABB">
+    <w:p w14:paraId="4A0AE87C" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A3167F" w:rsidRDefault="00944499" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Direct Material Supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: A supplier that provides items that are in a bill of material for a finished good</w:t>
       </w:r>
       <w:r w:rsidR="00D75C37" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F95D27" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A3167F" w:rsidRDefault="00944499" w:rsidP="00773ABB">
+    <w:p w14:paraId="1F85B47E" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A3167F" w:rsidRDefault="00944499" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Indirect Supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: A supplier that provides materials or services that are not part of a finished </w:t>
       </w:r>
       <w:r w:rsidR="00D75C37" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>good.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D774BA7" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00D75C37" w:rsidRDefault="00944499" w:rsidP="00773ABB">
+    <w:p w14:paraId="6769F846" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00D75C37" w:rsidRDefault="00944499" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="249E1F22" w14:textId="77777777" w:rsidR="00CC116D" w:rsidRPr="00C350B1" w:rsidRDefault="00944499" w:rsidP="00773ABB">
+    <w:p w14:paraId="67667F9A" w14:textId="77777777" w:rsidR="00CC116D" w:rsidRPr="00C350B1" w:rsidRDefault="00944499" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C350B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00FD34C8" w:rsidRPr="00C350B1">
         <w:rPr>
@@ -198,51 +196,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C350B1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are to be completed by</w:t>
       </w:r>
       <w:r w:rsidRPr="00C350B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ALL </w:t>
       </w:r>
       <w:r w:rsidRPr="00C350B1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>suppliers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611D308B" w14:textId="77777777" w:rsidR="005A51D8" w:rsidRPr="00C350B1" w:rsidRDefault="00944499" w:rsidP="00773ABB">
+    <w:p w14:paraId="623A1F8B" w14:textId="77777777" w:rsidR="005A51D8" w:rsidRPr="00C350B1" w:rsidRDefault="00944499" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C350B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00132AB2" w:rsidRPr="00C350B1">
         <w:rPr>
@@ -278,117 +276,117 @@
       </w:r>
       <w:r w:rsidRPr="00C350B1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are to be completed by</w:t>
       </w:r>
       <w:r w:rsidRPr="00C350B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Direct Material Suppliers</w:t>
       </w:r>
       <w:r w:rsidR="00D75C37" w:rsidRPr="00C350B1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DC327E" w14:textId="77777777" w:rsidR="005A51D8" w:rsidRPr="00D75C37" w:rsidRDefault="005A51D8" w:rsidP="005A51D8">
+    <w:p w14:paraId="6AD90736" w14:textId="77777777" w:rsidR="005A51D8" w:rsidRPr="00D75C37" w:rsidRDefault="005A51D8" w:rsidP="005A51D8">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1589D821" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="005A51D8" w:rsidRDefault="00CC116D" w:rsidP="005A51D8">
+    <w:p w14:paraId="22F69C27" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="005A51D8" w:rsidRDefault="00CC116D" w:rsidP="005A51D8">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
       </w:pPr>
       <w:r w:rsidRPr="005A51D8">
         <w:t>Section 1: G</w:t>
       </w:r>
       <w:r w:rsidR="006D57D1" w:rsidRPr="005A51D8">
         <w:t>eneral</w:t>
       </w:r>
       <w:r w:rsidRPr="005A51D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D57D1" w:rsidRPr="005A51D8">
         <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643520FC" w14:textId="77777777" w:rsidR="008D71A5" w:rsidRPr="00A3167F" w:rsidRDefault="008D71A5" w:rsidP="00773ABB">
+    <w:p w14:paraId="69D14F9E" w14:textId="77777777" w:rsidR="008D71A5" w:rsidRPr="00A3167F" w:rsidRDefault="008D71A5" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Business Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00766E78" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Registered business name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653F49D2" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A3167F" w:rsidRDefault="00A92C6A" w:rsidP="00773ABB">
+    <w:p w14:paraId="1DE85D3B" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A3167F" w:rsidRDefault="00A92C6A" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DUNS</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -396,886 +394,886 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005A51D8" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="006D57D1" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-digit D&amp;B business identification numbe</w:t>
       </w:r>
       <w:r w:rsidR="00421769" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FFFB2B" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A3167F" w:rsidRDefault="00A92C6A" w:rsidP="00773ABB">
+    <w:p w14:paraId="764D6B6F" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A3167F" w:rsidRDefault="00A92C6A" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Street Address and/or PO Box, City, State/Province, Postal Code</w:t>
       </w:r>
       <w:r w:rsidR="00421769" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42538074" w14:textId="77777777" w:rsidR="005A51D8" w:rsidRPr="00766E78" w:rsidRDefault="005A51D8" w:rsidP="005A51D8">
+    <w:p w14:paraId="131F7AB6" w14:textId="77777777" w:rsidR="005A51D8" w:rsidRPr="00766E78" w:rsidRDefault="005A51D8" w:rsidP="005A51D8">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1435"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="64BBE4C3" w14:textId="77777777" w:rsidTr="003F5917">
+      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="490E3A80" w14:textId="77777777" w:rsidTr="003F5917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1873C832" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
+          <w:p w14:paraId="39B3557C" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
             <w:pPr>
               <w:ind w:left="-300" w:firstLine="300"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Business Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD3E8C7" w14:textId="48FC1BA0" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
+          <w:p w14:paraId="2FE346D2" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5895E020" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
+          <w:p w14:paraId="3D20B8C9" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DUNS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08C4108F" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="006D57D1" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="2B5DD056" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="006D57D1" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D57D1" w:rsidRPr="006D57D1" w14:paraId="1E3A57BB" w14:textId="77777777" w:rsidTr="003F5917">
+      <w:tr w:rsidR="006D57D1" w:rsidRPr="006D57D1" w14:paraId="1669ECA7" w14:textId="77777777" w:rsidTr="003F5917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1743EA21" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
+          <w:p w14:paraId="41E71060" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2379ACF0" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="586BFE7A" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEC2877" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="420E72B9" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="37D91654" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="3F540C55" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92C6A" w:rsidRPr="006D57D1" w14:paraId="7F90F28D" w14:textId="77777777" w:rsidTr="003F5917">
+      <w:tr w:rsidR="00A92C6A" w:rsidRPr="006D57D1" w14:paraId="67975A1A" w14:textId="77777777" w:rsidTr="003F5917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4451CA" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
+          <w:p w14:paraId="78A878FD" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B027658" w14:textId="77777777" w:rsidR="003F5917" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
-[...8 lines deleted...]
-          <w:p w14:paraId="6882DE24" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
+          <w:p w14:paraId="72367632" w14:textId="77777777" w:rsidR="003F5917" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E6158C5" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="0850716E" w14:textId="77777777" w:rsidTr="003F5917">
+      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="67B9A8FE" w14:textId="77777777" w:rsidTr="003F5917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="76B60581" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
+          <w:p w14:paraId="34687DCC" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="006D57D1" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFE107D" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="27AED999" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="10CB512C" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="79DE77EE" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="62F5BC94" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="66ABCBE3" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="00A92C6A" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="4A753444" w14:textId="77777777" w:rsidTr="003F5917">
+      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="0B0CA3A0" w14:textId="77777777" w:rsidTr="003F5917">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="111C3F83" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
+          <w:p w14:paraId="5894F6D5" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03BD4110" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
+          <w:p w14:paraId="65CE2C0F" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E75A655" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
+          <w:p w14:paraId="317D1DC2" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="527AC21A" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
+          <w:p w14:paraId="27EB5AF1" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w14:paraId="67CE16DA" w14:textId="77777777" w:rsidTr="00944499">
+      <w:tr w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w14:paraId="23B016CA" w14:textId="77777777" w:rsidTr="00944499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D62DFDC" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
+          <w:p w14:paraId="7EEDDCF4" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2532B585" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w:rsidRDefault="00A92C6A" w:rsidP="006D57D1">
+          <w:p w14:paraId="064286D0" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w:rsidRDefault="00A92C6A" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="256A6471" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
+          <w:p w14:paraId="413A8AF1" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9C1492" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w:rsidRDefault="00A92C6A" w:rsidP="006D57D1">
+          <w:p w14:paraId="7DF10DEC" w14:textId="77777777" w:rsidR="00A92C6A" w:rsidRPr="00A92C6A" w:rsidRDefault="00A92C6A" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="22A0A0BD" w14:textId="77777777" w:rsidTr="00944499">
+      <w:tr w:rsidR="003F5917" w:rsidRPr="006D57D1" w14:paraId="352DC2C0" w14:textId="77777777" w:rsidTr="00944499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="684FA619" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
+          <w:p w14:paraId="35670732" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52A4056B" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
+          <w:p w14:paraId="4C8BCB66" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="006D57D1" w:rsidRDefault="003F5917" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7970A8C4" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
+          <w:p w14:paraId="2A06F7C6" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="003F5917" w:rsidRDefault="00A92C6A" w:rsidP="003F5917">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Web Site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="720771AB" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="006D57D1" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
+          <w:p w14:paraId="685C3A19" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="006D57D1" w:rsidRDefault="006D57D1" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="37AD4C48" w14:textId="77777777" w:rsidTr="00A033A4">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="6B6B8566" w14:textId="77777777" w:rsidTr="00A033A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="074330A1" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00944499" w:rsidRDefault="00944499" w:rsidP="006D57D1">
+          <w:p w14:paraId="37950848" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00944499" w:rsidRDefault="00944499" w:rsidP="006D57D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E543E0D" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="008D71A5" w:rsidRDefault="003F5917" w:rsidP="003A1801">
+    <w:p w14:paraId="16E992B1" w14:textId="77777777" w:rsidR="003F5917" w:rsidRPr="008D71A5" w:rsidRDefault="003F5917" w:rsidP="003A1801">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50DD2EAC" w14:textId="6B8DF7ED" w:rsidR="006D57D1" w:rsidRPr="005A51D8" w:rsidRDefault="003F5917" w:rsidP="005A51D8">
+    <w:p w14:paraId="19AD54DD" w14:textId="77777777" w:rsidR="006D57D1" w:rsidRPr="005A51D8" w:rsidRDefault="003F5917" w:rsidP="005A51D8">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A51D8">
         <w:t xml:space="preserve">Section 2: </w:t>
       </w:r>
       <w:r w:rsidRPr="005A51D8">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Acceptance of Watts Water Technologies Standard Payment Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50544DEE" w14:textId="77777777" w:rsidR="00D75C37" w:rsidRPr="00D75C37" w:rsidRDefault="00D75C37" w:rsidP="003A1801">
+    <w:p w14:paraId="299D5D7B" w14:textId="77777777" w:rsidR="00D75C37" w:rsidRPr="00D75C37" w:rsidRDefault="00D75C37" w:rsidP="003A1801">
       <w:pPr>
         <w:pStyle w:val="SectionText"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D3E8E4F" w14:textId="77777777" w:rsidR="00E1626D" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="003A1801">
+    <w:p w14:paraId="1517FE32" w14:textId="77777777" w:rsidR="00E1626D" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="003A1801">
       <w:pPr>
         <w:pStyle w:val="SectionText"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E64749" w14:textId="77777777" w:rsidR="00D75C37" w:rsidRDefault="00D75C37" w:rsidP="003A1801">
+    <w:p w14:paraId="547F74B7" w14:textId="77777777" w:rsidR="00D75C37" w:rsidRDefault="00D75C37" w:rsidP="003A1801">
       <w:pPr>
         <w:pStyle w:val="SectionText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D75C37">
         <w:t>Watts Water Technologies, Inc./Watts Regulator Co. standard payment terms are 3% 30 Net 90 or Net 90.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6449AC82" w14:textId="77777777" w:rsidR="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="003A1801">
+    <w:p w14:paraId="38AD854B" w14:textId="77777777" w:rsidR="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="003A1801">
       <w:pPr>
         <w:pStyle w:val="SectionText"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="796BF421" w14:textId="77777777" w:rsidR="003A1801" w:rsidRPr="00E1626D" w:rsidRDefault="003A1801" w:rsidP="003A1801">
+    <w:p w14:paraId="73DF6EE7" w14:textId="77777777" w:rsidR="003A1801" w:rsidRPr="00E1626D" w:rsidRDefault="003A1801" w:rsidP="003A1801">
       <w:pPr>
         <w:pStyle w:val="SectionText"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5490"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="3780"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00944499" w14:paraId="3FCDEE5D" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="00944499" w14:paraId="4839920F" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D818E53" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003A1801" w:rsidRDefault="00D75C37" w:rsidP="003A1801">
+          <w:p w14:paraId="5DAE79E5" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003A1801" w:rsidRDefault="00D75C37" w:rsidP="003A1801">
             <w:pPr>
               <w:pStyle w:val="SectionText"/>
             </w:pPr>
             <w:r w:rsidRPr="003A1801">
               <w:t>We require that all suppliers agree to our standard payment terms by signing on selected terms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E3DD534" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="09872847" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E077D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Terms Chosen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1528F792" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="2120D65B" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
@@ -1306,51 +1304,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00265A66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3% 30 Net 90</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FAE610C" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00421769" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="03CC1B22" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00421769" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
@@ -1367,1331 +1365,1341 @@
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00265A66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Net 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w14:paraId="3151AA51" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="00944499" w14:paraId="61A4939A" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3E39EE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="63A537D1" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="204138A1" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="545B3C1E" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="012631D0" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="4B1E3A04" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w14:paraId="3D3EED98" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="00944499" w14:paraId="52271469" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24FFB048" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="01BF6739" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="001A8ABF" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="26E794E1" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E077D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Supplier Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15496F49" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="1D4744CC" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A1801" w14:paraId="3A7A717B" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="003A1801" w14:paraId="333E9A69" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="322DB4E8" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="4046D2DE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8203FF" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="78145680" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE00DB2" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="3F47741F" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E077D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Print Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w14:paraId="21F8D18B" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="00944499" w14:paraId="09755620" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0660536E" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="03B67D1F" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="386D4AF9" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="0AEAD2F9" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53E20C25" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="6DAC6396" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A1801" w14:paraId="1D84A18E" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="003A1801" w14:paraId="5551372C" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="618B7CC3" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="7575BB00" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3E38AE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="4093E3BD" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="51113E02" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="0494A381" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w14:paraId="3F57DCD6" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="00944499" w14:paraId="64095281" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04367B5D" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="27BE6C60" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="392749CB" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="4F506D19" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3346D4A0" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="5B764A32" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w14:paraId="0026AF57" w14:textId="77777777" w:rsidTr="003A1801">
+      <w:tr w:rsidR="00944499" w14:paraId="52462A2D" w14:textId="77777777" w:rsidTr="003A1801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="28BFC7FF" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="54AEFFBF" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="60685BB3" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="589616E8" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E92C89B" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="10F997ED" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E077D6" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>mm/dd/yyyy</w:t>
-            </w:r>
+              <w:t>mm/dd/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67214597" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003A1801" w:rsidRDefault="00944499" w:rsidP="003A1801">
+    <w:p w14:paraId="68CCDA56" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003A1801" w:rsidRDefault="00944499" w:rsidP="003A1801">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02779969" w14:textId="77777777" w:rsidR="00421769" w:rsidRPr="006F28F7" w:rsidRDefault="00421769" w:rsidP="006F28F7">
+    <w:p w14:paraId="15E0F4DB" w14:textId="77777777" w:rsidR="00421769" w:rsidRPr="006F28F7" w:rsidRDefault="00421769" w:rsidP="006F28F7">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
       </w:pPr>
       <w:r w:rsidRPr="006F28F7">
         <w:t>Section 3: Remit-To Address</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4145140E" w14:textId="3B45720A" w:rsidR="00421769" w:rsidRPr="00A3167F" w:rsidRDefault="00421769" w:rsidP="00773ABB">
+    <w:p w14:paraId="721E2057" w14:textId="77777777" w:rsidR="00421769" w:rsidRPr="00A3167F" w:rsidRDefault="00421769" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Only if different than </w:t>
       </w:r>
       <w:r w:rsidR="00A3167F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>physical address.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121F3ECC" w14:textId="77777777" w:rsidR="00766E78" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
+    <w:p w14:paraId="08CB9EF2" w14:textId="77777777" w:rsidR="00766E78" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Business Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Registered business name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B8DD31" w14:textId="77777777" w:rsidR="00766E78" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
+    <w:p w14:paraId="069D6EC7" w14:textId="77777777" w:rsidR="00766E78" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DBA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Doing Business As name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760A8CC5" w14:textId="77777777" w:rsidR="00766E78" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
+    <w:p w14:paraId="60AF78FF" w14:textId="77777777" w:rsidR="00766E78" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Street Address and/or PO Box, City, State/Province, Postal Code.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC757F5" w14:textId="77777777" w:rsidR="00D75C37" w:rsidRDefault="00D75C37" w:rsidP="005A51D8">
+    <w:p w14:paraId="46C1AB06" w14:textId="77777777" w:rsidR="00D75C37" w:rsidRDefault="00D75C37" w:rsidP="005A51D8">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1435"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="00C601E4" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="08457CE1" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3386052E" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="0ECADD99" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:ind w:left="-300" w:firstLine="300"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Business Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="378191E0" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="17A3F6F3" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="1BF90AF3" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="68BD2E46" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="47432E31" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="6CD48AD8" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="774FE7A3" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="30DF68C5" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F765BB7" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="05C3216A" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA94CEE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="29E59CCD" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="12C8BB52" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="14B2E7C6" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C25C081" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="3CA53069" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F56DF7F" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="283F0516" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="6F4CD3BE" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="65267D01" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="39C6E466" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00766E78" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="2E72550C" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00766E78" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E34EBF5" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00766E78" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="73357716" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00766E78" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="284F5827" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="739C0241" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="716413A3" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="10966C81" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2752388C" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
-[...17 lines deleted...]
-          <w:p w14:paraId="5251D46E" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="75CD3BDF" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D7EBDE4" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6247B29C" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="5250E3EC" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="3E6AC86B" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="06F5A1FE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="430F73EB" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="18544E3D" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="42DEE566" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="754A4024" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="7C134A86" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8B97F2" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="0B1EFA08" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="7E2153B0" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="3FA88DB6" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0444B9BE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="21977D9A" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B965BCE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="4BBA306C" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="324CC700" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="40E070E8" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="467B2AAF" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="7D584DAB" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="00A92C6A" w14:paraId="171A2D7F" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="00A92C6A" w14:paraId="108A5859" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5F947827" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="40514ADF" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD25BB0" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="09B218FE" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1461E0" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="107582CC" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2AFBC0A4" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="07277A45" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00A92C6A" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="33A906E5" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="530D16F6" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1435" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="62501369" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="266C1969" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="003F5917" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F5917">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35059EC7" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="1C17AB23" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="006D57D1" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="4C12D7F8" w14:textId="77777777" w:rsidTr="00B25E81">
+      <w:tr w:rsidR="00944499" w:rsidRPr="006D57D1" w14:paraId="248512EE" w14:textId="77777777" w:rsidTr="00B25E81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="767A476B" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
+          <w:p w14:paraId="3836AC84" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00944499" w:rsidRDefault="00944499" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09F427EE" w14:textId="77777777" w:rsidR="003F5917" w:rsidRDefault="00421769" w:rsidP="006F28F7">
+    <w:p w14:paraId="2033F92C" w14:textId="77777777" w:rsidR="003F5917" w:rsidRDefault="00421769" w:rsidP="006F28F7">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
       </w:pPr>
       <w:r w:rsidRPr="00421769">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="008D71A5">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00421769">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00766E78">
         <w:t>Required Additional Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AC78F9" w14:textId="48D05F71" w:rsidR="00D75C37" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
+    <w:p w14:paraId="04EAD61E" w14:textId="77777777" w:rsidR="00D75C37" w:rsidRPr="00A3167F" w:rsidRDefault="00766E78" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Fill out the </w:t>
       </w:r>
@@ -2719,475 +2727,497 @@
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>forward the</w:t>
       </w:r>
       <w:r w:rsidR="00A3167F" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00E1626D" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> together with this form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A9EC68" w14:textId="77777777" w:rsidR="006F28F7" w:rsidRDefault="006F28F7" w:rsidP="006F28F7">
+    <w:p w14:paraId="4024FB2A" w14:textId="77777777" w:rsidR="006F28F7" w:rsidRDefault="006F28F7" w:rsidP="006F28F7">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1941"/>
         <w:gridCol w:w="3241"/>
         <w:gridCol w:w="1691"/>
         <w:gridCol w:w="3917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00132AB2" w14:paraId="74FC5E4D" w14:textId="77777777" w:rsidTr="00132AB2">
+      <w:tr w:rsidR="00132AB2" w14:paraId="5ADAA07B" w14:textId="77777777" w:rsidTr="00132AB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDF26AC" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="00E1626D">
+          <w:p w14:paraId="65C451EC" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="00E1626D">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1626D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Method of Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="51DB8CF8" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00E1626D" w:rsidP="00766E78">
+          <w:p w14:paraId="3787B881" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00E1626D" w:rsidP="00766E78">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:object w:dxaOrig="1068" w:dyaOrig="712" w14:anchorId="3674F559">
+              <w:object w:dxaOrig="1068" w:dyaOrig="712" w14:anchorId="42F7321D">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:54pt;height:36pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:53.8pt;height:35.6pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1758476650" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1803370999" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBBE2ED" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="00E1626D">
+          <w:p w14:paraId="6CBE0AAC" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="00E1626D">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E1626D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Confidentiality Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4045" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="38FDA053" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00E1626D" w:rsidP="00766E78">
+          <w:p w14:paraId="51AC5235" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00E1626D" w:rsidP="00766E78">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:object w:dxaOrig="1068" w:dyaOrig="712" w14:anchorId="3FF53AFD">
-                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:54pt;height:36pt" o:ole="">
+              <w:object w:dxaOrig="1068" w:dyaOrig="712" w14:anchorId="204A4BE4">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:53.8pt;height:35.6pt" o:ole="">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1758476651" r:id="rId14"/>
+                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1803371000" r:id="rId14"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E1626D" w14:paraId="61DDC482" w14:textId="77777777" w:rsidTr="00132AB2">
+      <w:tr w:rsidR="00E1626D" w14:paraId="3A3D3419" w14:textId="77777777" w:rsidTr="00132AB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="10BA9B20" w14:textId="77777777" w:rsidR="00E1626D" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="00766E78">
+          <w:p w14:paraId="104B77BC" w14:textId="77777777" w:rsidR="00E1626D" w:rsidRPr="00E1626D" w:rsidRDefault="00E1626D" w:rsidP="00766E78">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132AB2" w14:paraId="57996720" w14:textId="77777777" w:rsidTr="00132AB2">
+      <w:tr w:rsidR="00132AB2" w14:paraId="372F7CB0" w14:textId="77777777" w:rsidTr="00132AB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="13C89DAD" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="00132AB2">
+          <w:p w14:paraId="590483E3" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="00132AB2">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132AB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Domestic/International Suppliers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="12559F49" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00132AB2" w:rsidP="00766E78">
+          <w:p w14:paraId="1D448F62" w14:textId="2122D592" w:rsidR="00944499" w:rsidRDefault="00FC223A" w:rsidP="00766E78">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="006D57D1">
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00771C48">
+              <w:instrText>HYPERLINK "C:\\Users\\cassamk\\Downloads\\W-9 Domestic Suppliers.pdf"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00132AB2" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:object w:dxaOrig="1487" w:dyaOrig="993" w14:anchorId="3DE4C5B7">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:75pt;height:50.25pt" o:ole="">
+              <w:object w:dxaOrig="1487" w:dyaOrig="993" w14:anchorId="5D4E3CFF">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:75.05pt;height:50pt" o:ole="">
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1758476652" r:id="rId16"/>
+                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1803371001" r:id="rId16"/>
               </w:object>
             </w:r>
-            <w:r w:rsidRPr="006D57D1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="00132AB2" w:rsidRPr="006D57D1">
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:object w:dxaOrig="1487" w:dyaOrig="993" w14:anchorId="1D86F44E">
+                  <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:75.05pt;height:50pt" o:ole="">
+                    <v:imagedata r:id="rId18" o:title=""/>
+                  </v:shape>
+                  <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1803371002" r:id="rId19"/>
+                </w:object>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="79CC7827" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="00132AB2">
+          <w:p w14:paraId="6A3D5600" w14:textId="77777777" w:rsidR="00944499" w:rsidRPr="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="00132AB2">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00132AB2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Environmental, Social, and Governance (ESG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="1" w:name="_MON_1743573773"/>
-        <w:bookmarkEnd w:id="1"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4045" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="342A58B2" w14:textId="77777777" w:rsidR="00944499" w:rsidRDefault="00132AB2" w:rsidP="00766E78">
+          <w:p w14:paraId="4E192F11" w14:textId="7D6E6E5E" w:rsidR="00944499" w:rsidRDefault="00FC223A" w:rsidP="00766E78">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="006D57D1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:bookmarkStart w:id="0" w:name="_MON_1743573773"/>
+              <w:bookmarkEnd w:id="0"/>
+              <w:r w:rsidR="00132AB2" w:rsidRPr="006D57D1">
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:b/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:object w:dxaOrig="1515" w:dyaOrig="985" w14:anchorId="5D571CDD">
+                  <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:75.05pt;height:48.5pt" o:ole="">
+                    <v:imagedata r:id="rId21" o:title=""/>
+                  </v:shape>
+                  <o:OLEObject Type="Embed" ProgID="Word.Document.8" ShapeID="_x0000_i1029" DrawAspect="Icon" ObjectID="_1803371003" r:id="rId22">
+                    <o:FieldCodes>\s</o:FieldCodes>
+                  </o:OLEObject>
+                </w:object>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132AB2" w14:paraId="712C0F45" w14:textId="77777777" w:rsidTr="00132AB2">
+      <w:tr w:rsidR="00132AB2" w14:paraId="2FE8C9A9" w14:textId="77777777" w:rsidTr="00132AB2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="331614E3" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="00766E78">
+          <w:p w14:paraId="33CF39CA" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="00766E78">
             <w:pPr>
               <w:pStyle w:val="Instructions"/>
               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4252BCDB" w14:textId="77777777" w:rsidR="00766E78" w:rsidRDefault="00132AB2" w:rsidP="00773ABB">
+    <w:p w14:paraId="108D129E" w14:textId="77777777" w:rsidR="00766E78" w:rsidRDefault="00132AB2" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 5: Commodity and Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2401E2" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00A3167F" w:rsidRDefault="00132AB2" w:rsidP="00773ABB">
+    <w:p w14:paraId="0F0FF00C" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00A3167F" w:rsidRDefault="00132AB2" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Select Primary Commodity and Process codes from the below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F69439F" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00A3167F" w:rsidRDefault="00132AB2" w:rsidP="00773ABB">
+    <w:p w14:paraId="7178BC1F" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00A3167F" w:rsidRDefault="00132AB2" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>List additional codes related to your business on “Additional” line.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745402CD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00773ABB" w:rsidRDefault="00773ABB" w:rsidP="00773ABB">
+    <w:p w14:paraId="3FD5E134" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00773ABB" w:rsidRDefault="00773ABB" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FC5CB8" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00223040" w:rsidRDefault="00223040" w:rsidP="00773ABB">
+    <w:p w14:paraId="0B2D701F" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRPr="00223040" w:rsidRDefault="00223040" w:rsidP="00773ABB">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223040">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Commodity Codes:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="3055"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="59544887" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="621397FB" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7DEE90" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="00B25E81">
+          <w:p w14:paraId="6932FBC6" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1504585344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3201,85 +3231,85 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7335DD7B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
+          <w:p w14:paraId="63F1C2B4" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Brass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="747EA959" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="00B25E81">
+          <w:p w14:paraId="4CC7632F" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1807537433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3293,85 +3323,85 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3A33AA4D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
+          <w:p w14:paraId="1834DC37" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Automobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B192642" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="00B25E81">
+          <w:p w14:paraId="3EF0F12A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1179694211"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3385,87 +3415,87 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDDAD75" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
+          <w:p w14:paraId="3C60A12A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="0AF01618" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="6CCDFFFC" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="116F59E2" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="00B25E81">
+          <w:p w14:paraId="24BA5C37" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-577435877"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3476,82 +3506,82 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="77D7E9B9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
+          <w:p w14:paraId="1C707044" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bronze</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="312E4802" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="00B25E81">
+          <w:p w14:paraId="208FA2B8" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1390384302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3562,82 +3592,82 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="578D3A7C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
+          <w:p w14:paraId="4162214B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60098501" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="00B25E81">
+          <w:p w14:paraId="6CA419C7" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-707563697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3648,87 +3678,87 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68406F06" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
+          <w:p w14:paraId="6E7DD7D5" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00B25E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Security</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="2A82F9AA" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="78764474" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="378C5330" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="35E25F42" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1256670585"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3739,82 +3769,82 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D602252" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="486D326E" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Copper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0C115B04" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="20347C6E" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="314925298"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3825,82 +3855,82 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10DD56E9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="189652F8" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="165BF3CD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="59F9A0C0" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1059914268"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3911,88 +3941,88 @@
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60A4BA11" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="5898C97A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="494C7E6C" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="4B2F41FA" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB0C047" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="6C2D0EFF" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1516417950"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4004,83 +4034,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00CD559D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="17A54C64" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Resin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="605A1836" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="3B7066A1" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="482215227"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4092,83 +4122,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B5FC7F3" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="621E0135" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Consulting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2486B602" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="34213C79" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1168252997"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4180,88 +4210,88 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F012099" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="7A19CF36" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="76EE3C87" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="09C609BC" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="169AE435" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="6F02FB4B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1446536514"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4273,83 +4303,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F31791B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="606F6687" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stainless Steel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37FFCEF6" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="2CBD33AB" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="297740271"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4361,83 +4391,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BB37826" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="7173ECCD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contractors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F154044" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="075071D5" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-934049529"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4449,88 +4479,88 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D4F5149" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="342BA783" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="0C30118F" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="559990E1" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C94ED2C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="0D702D2B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2073334856"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4542,83 +4572,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="685B7AA3" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="2381831E" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Iron</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="187CAE43" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="3A8FEE17" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1598174711"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4630,83 +4660,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0235FB2A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="3EADBA2D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BF11DEC" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="29CC37AD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="572167144"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4718,88 +4748,88 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C15D243" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="1A80ADD5" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Temporary Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="2F3298DA" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="34645B43" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B1E5DC9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="7F57F308" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-593161911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4811,83 +4841,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4700C2C2" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="6C137E4D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rubber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="033C650C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="42E14EAD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-68653764"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4899,83 +4929,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EFD254C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="589422AE" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Couriers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="108CA756" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="46035343" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="889302215"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4987,88 +5017,88 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EFC46BC" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="089E1A51" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="1E803DC1" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="64763FB8" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="431EB518" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="090DD7E9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="343057291"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5080,83 +5110,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C1621A7" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="7320AC74" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zinc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4815C588" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="4784E1CA" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-316648986"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5168,83 +5198,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0647BF49" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="4FD6E1C4" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Employees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="098214F0" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="019FFED0" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="726644864"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5256,88 +5286,88 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E69DE41" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="71FF2689" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="67AACE9D" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="6EF90B9B" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38CDDC4C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="27775514" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="841358837"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5349,83 +5379,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C891884" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="2807B4F0" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aluminum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="427E4FAD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="4AB51867" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1580950780"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5437,83 +5467,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02C383E2" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="2076109F" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21A71506" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="6C685822" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="263888110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5525,88 +5555,88 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21DE4932" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="7A0A0F47" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Utilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="72E5EC53" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="496A81F7" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EC559DE" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="633F1A0A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2786032"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5618,83 +5648,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="141564A8" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="06D6DEA8" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Others</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13C32DB1" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="7C289185" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1444109161"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5706,83 +5736,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41BC9CAB" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="3B6387E3" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BD31CE4" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="7460F0F2" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-880859499"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5794,88 +5824,88 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D084FAF" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="460859D1" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cutting Tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="051BCFA0" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="368BEF6D" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79A820D0" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="1608AECF" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-95867422"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5887,83 +5917,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41FFC4B9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="6626F903" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>OEM / Buy sell Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C2ABC1C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="002BE2AD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1528712604"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5975,83 +6005,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E7F3BE9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="2EA3C09E" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="522A4D42" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="5B2148F6" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1299442758"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6063,91 +6093,91 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BE2C13B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="26F8EC3F" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jigs/Fixtures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="79F9DBC3" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="00750D95" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16F8E2C7" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="316CE777" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-813094456"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6162,83 +6192,83 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6520A1DD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="39F882EB" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Steel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FEE969E" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="0DC33E2D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-432215628"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6250,83 +6280,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F15047C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="1634FECB" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Freight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="145A0821" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="0A1F7F4D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="240991890"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6338,123 +6368,123 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CF68FDC" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="7563605F" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Safety Supplies (PPE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="2AFD3F59" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="01F1D105" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0170B6D0" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="2596C45A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Additional Commodity Codes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C21FD7D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="23F78584" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1170714288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6466,83 +6496,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F067988" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="69C9EF9B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>HR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56712288" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="02F9FCEB" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1182967306"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6554,115 +6584,115 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D46AA3A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="4B6878DF" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Inspection Tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="486DFF0B" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="257C8BA9" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="50740FB9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00C71A53">
+          <w:p w14:paraId="34EC544E" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="00C71A53">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F8C169C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="696B039C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1827392458"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6674,83 +6704,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C4C0F74" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="49766F42" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>IT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CF99221" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="5F970CEB" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1564401400"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6762,116 +6792,116 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D67F6A5" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="40D77A53" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="29430031" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="37070261" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDE2070" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="36068D24" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A8F418D" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="34616124" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1943645847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6883,83 +6913,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14D2A866" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="16D86B5C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Legal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7093134A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="079B74A1" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2060772837"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6971,116 +7001,116 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5557ED9A" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="71D5ED8C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Oils</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="0C2CF449" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="49661C43" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6B2A13" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="22F31A15" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C39DF50" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="633C5F1C" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1235318992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7092,83 +7122,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6338D3AE" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="1E1999F4" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="161DAF54" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="5733E4E1" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-844171551"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7180,116 +7210,116 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BDBD953" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="7CE07143" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fab Supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="7B2E76E1" w14:textId="77777777" w:rsidTr="0011405A">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="2AA3B4C5" w14:textId="77777777" w:rsidTr="0011405A">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="33A451A9" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="6D57192B" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41DDA2A0" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="416D76DD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1525903497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7301,83 +7331,83 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EB4B2FB" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="1F75DA06" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Recruiting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="254345BD" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="0739D493" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1664746097"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7389,155 +7419,155 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20D7358F" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="509CCE50" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Environmental Affairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="0642CA36" w14:textId="77777777" w:rsidTr="00CD6D25">
+      <w:tr w:rsidR="00773ABB" w:rsidRPr="00223040" w14:paraId="35D06B06" w14:textId="77777777" w:rsidTr="00CD6D25">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="40937DF7" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="655ABE02" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="755439AE" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="653847C3" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B35B6F5" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="3B25F967" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16B89A77" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00646A8A" w:rsidP="005A34BD">
+          <w:p w14:paraId="3ADDBE08" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00FC223A" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="99312628"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7549,134 +7579,134 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00773ABB" w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="430A8951" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
+          <w:p w14:paraId="67D01C09" w14:textId="77777777" w:rsidR="00773ABB" w:rsidRPr="00223040" w:rsidRDefault="00773ABB" w:rsidP="005A34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223040">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Distributors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B542EAB" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="007853C1">
+    <w:p w14:paraId="17A69249" w14:textId="77777777" w:rsidR="00132AB2" w:rsidRDefault="00132AB2" w:rsidP="007853C1">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="778F20AC" w14:textId="77777777" w:rsidR="00223040" w:rsidRPr="006D57D1" w:rsidRDefault="00223040" w:rsidP="007853C1">
+    <w:p w14:paraId="6C46AA79" w14:textId="77777777" w:rsidR="00223040" w:rsidRPr="006D57D1" w:rsidRDefault="00223040" w:rsidP="007853C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D57D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Process Code:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="2815"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="2790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="681409D8" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="45A152FF" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="48E55C6C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6E06C762" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1782250337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7687,82 +7717,82 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2217717B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="151BFC4E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Casting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="786931C7" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6DAAFFFE" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="996309239"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7773,82 +7803,82 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="76A7A509" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="542BB44D" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Drills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="18735351" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="2BB0BFB9" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-57319343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7859,87 +7889,87 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>240</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B500672" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="36B7D634" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cleaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="348DFFDC" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="59BA1E54" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="63CA99C7" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="58F9CCC3" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1029334970"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -7950,82 +7980,82 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7A603A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="023143AA" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Machining</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="67CA715A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="36FD76AC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1395816418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8036,82 +8066,82 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6B7345" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="34BE7AE1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Taps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2131F549" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="0A7CE4C8" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1650783208"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8122,87 +8152,87 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="149BB57C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="7461745E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Degreasing Supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="64A12C51" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="1C6C682B" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="469D5C09" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="542A50CF" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="630601010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8213,82 +8243,82 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE09931" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="766AFC4C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Forging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C61B10F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="015DED6B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-200944182"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8299,82 +8329,82 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD2787F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="0B69D474" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Chasers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="57657721" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="76080A8E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1186129644"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8385,88 +8415,88 @@
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6A980267" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="2D89D991" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Chemical Treatment Supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="19FE4372" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="45BCE111" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="162E05C8" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="05E500F5" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-739017197"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8478,83 +8508,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EA081C6" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="3D62677C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Injection Molding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E9F8B01" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="0328C788" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-905527415"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8566,83 +8596,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79A48BC9" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="4E7B6AD2" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Die Heads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3893A9E9" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6FBDDFE4" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1437023809"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8654,88 +8684,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>243</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13EA2E48" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="62432A5B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Coolant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="11F13EAE" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="54E1AC94" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A6E243C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="7A131440" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-857505359"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8747,83 +8777,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E70F7FF" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="48FCDB9A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Molder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EE6E88C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="278182A1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-398217083"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8835,83 +8865,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B7426E4" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="2E7D329B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Grinding Wheels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0204BF1D" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="140B2F2A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1707636279"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8923,88 +8953,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B247D8D" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="0C1D2358" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cutting Oils</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="0FED4D8A" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="674691A0" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EFE4302" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="70A679C9" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1477753433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9016,83 +9046,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B5DA252" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="3D9B13EC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Extrusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4228E5F3" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="015820FA" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1709759279"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9104,83 +9134,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="360A8407" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="2CF5BAF0" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jaws</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C77D7D6" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6A1151CB" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-164175170"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9192,88 +9222,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>245</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C9FF7AC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="357BBE76" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Lubricating Oil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="68D2FE5C" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="5FA9F520" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DC4689F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="194DA262" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1511990866"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9285,83 +9315,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12EE6C2A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="525B5BB9" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Stampings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FB836E9" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="15DAA50C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2023004816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9373,83 +9403,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="391F7691" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="7FFA72DB" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Pins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07145E10" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="46152FEC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-531413891"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9461,88 +9491,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="336946EF" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="35DC4E05" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Way Lube</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="382F3C19" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="4A9A4DDA" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="017510D4" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="162DA844" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1112486147"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9554,83 +9584,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03133CBB" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="709CF1CC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hardware</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="140D8FC1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="4FF508AF" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="319780241"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9642,83 +9672,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67509877" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="065AF8DF" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Glasses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19F60B60" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6B0A2793" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1554035789"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9730,88 +9760,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>247</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F1F2085" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="7F9D24D0" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hydraulic Oil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="2AF6E1E7" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="72DCA22E" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07216440" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="1CA97BA4" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-485013811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9823,83 +9853,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="270FA492" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="2CF8F515" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Die Cutters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E294D28" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="65DEEA70" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-305707593"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9911,83 +9941,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3181C263" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="33D4B34A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rags</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A0B150C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="01EEE73E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="611331137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9999,88 +10029,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>248</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76335954" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="4529E255" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Compressor Fluids</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="7DE9CE92" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="34FB1BBE" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C453475" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="1546C49C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1996837741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10092,83 +10122,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65FA48AA" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="56F15EED" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fabrication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DC28BA2" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="04D3842A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1823532485"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10180,83 +10210,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B739294" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="4181FF79" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ear Plugs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BCB119A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="333291FC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1385012953"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10268,88 +10298,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="186F38FC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="36173FE6" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Rust Preventors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="0BA2F55D" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="201168FE" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DA6ABA2" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="206422EA" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-418335501"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10361,83 +10391,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E130B3E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="3C9C2B26" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Coating</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BA31580" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="4E3016DD" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="446902184"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10449,83 +10479,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A7CB062" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="25E9EFC2" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gloves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C87741F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="1A9FA64B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-828360626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10537,88 +10567,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="637E9EE7" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="79BB434A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Clear Sprints</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="60050319" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="7844B076" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05ABA46A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="56F59C88" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1911694613"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10630,83 +10660,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24CF2FC1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="2782F974" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Electronics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B67D043" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="66A8AE21" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1765337203"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10718,83 +10748,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18AD6951" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="702D23C4" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1st Aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FAE0D22" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="0EC2191B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1009952282"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10806,88 +10836,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>251</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="633AC0D8" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="4749E0DF" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Impregnation Fluids</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="4A4A31E3" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="024216DA" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B54ADC0" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="7E329CD1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1060139208"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10899,83 +10929,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A9A6628" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="76B70B2A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Spring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="504DEA57" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6734333B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-949781023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10987,83 +11017,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5823F554" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="589E4AB4" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Gages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76877CAA" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="4BA4C749" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1187900448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11075,88 +11105,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>252</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46C68E34" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="0B7E2AF1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Laser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="7FB368B5" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="76BC9F56" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B68B8DE" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="3C735E9F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-60792858"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11168,83 +11198,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B88E99A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="3101C0CC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Raw Material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E768153" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="2B4E2415" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="487443221"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11256,83 +11286,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="534C38D3" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="6FCB0887" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E2CD13E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="5B130725" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1175227186"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11344,88 +11374,88 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>253</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08640228" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="04060A0F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Welding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="2F1774C5" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="3EC6AF11" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20C4E017" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="3D39A7CB" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-643815959"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11437,83 +11467,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BD5A168" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="67E6F2D5" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Packaging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D9DDE76" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="21FEB849" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="180952637"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11525,83 +11555,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C6C19DF" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="43F0995E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Paint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A298B61" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="0038849E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-225761649"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11613,91 +11643,91 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>254</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06D4DC63" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="1344503B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Soldering</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="10838EE5" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="633135B3" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="31E762E3" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="6736F9E5" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -11707,51 +11737,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Process</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Codes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14C97695" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="431DA6A0" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1405836957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11763,83 +11793,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FD6FCFC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="638E1932" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Electrical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45B414A1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="5D698188" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1314262166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11851,115 +11881,115 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>255</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28885076" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="339B2D9A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tips</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="39711794" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="3C646EDD" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="220D9A5F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="71E5FC2D" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EE7E44F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="1F08369F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="722805859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -11971,83 +12001,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="212E9493" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="1924375F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mechanical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13069835" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="1D6D078A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-2005735372"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12059,115 +12089,115 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F09E3B2" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="7AC6EC4E" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hazardous Waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="2E751281" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="72B296C4" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="42A2629B" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="73FDD7F1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AADA5FA" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6C523993" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1249545467"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12179,83 +12209,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22C56793" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="2977B484" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Air</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A2340A2" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="7054E605" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-857431945"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12267,115 +12297,115 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05732C3F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="04094542" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Distributors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="59E0E4C0" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="128845DD" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5C539962" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="484EDA55" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E301920" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="141AD5E9" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="367732911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12387,83 +12417,83 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66408FE7" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="648CF5C1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55DD825C" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="0EBCCA1A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1013294290"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12475,115 +12505,115 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DDEDD6A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="7BA20AE1" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="561F5AD2" w14:textId="77777777" w:rsidTr="00C80810">
+      <w:tr w:rsidR="00C80810" w:rsidRPr="006D57D1" w14:paraId="6760242E" w14:textId="77777777" w:rsidTr="00C80810">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23B49143" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="10ECE6F6" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61358650" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00646A8A" w:rsidP="00C80810">
+          <w:p w14:paraId="6B651D44" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00FC223A" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1699968023"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -12595,768 +12625,769 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C80810" w:rsidRPr="006D57D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D6E9622" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="2120B8DC" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80810">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fasteners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="768285D8" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="7F608CD6" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="006D57D1" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0855941A" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
+          <w:p w14:paraId="3607E16F" w14:textId="77777777" w:rsidR="00C80810" w:rsidRPr="00C80810" w:rsidRDefault="00C80810" w:rsidP="00C80810">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BEC1F08" w14:textId="77777777" w:rsidR="00223040" w:rsidRPr="006D57D1" w:rsidRDefault="00223040" w:rsidP="00C80810">
+    <w:p w14:paraId="6E58F623" w14:textId="77777777" w:rsidR="00223040" w:rsidRPr="006D57D1" w:rsidRDefault="00223040" w:rsidP="00C80810">
       <w:pPr>
         <w:pStyle w:val="Instructions"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C6F293B" w14:textId="77777777" w:rsidR="006B1E40" w:rsidRPr="006D57D1" w:rsidRDefault="006B1E40" w:rsidP="00E04313">
+    <w:p w14:paraId="65E79F76" w14:textId="77777777" w:rsidR="006B1E40" w:rsidRPr="006D57D1" w:rsidRDefault="006B1E40" w:rsidP="00E04313">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F8DA688" w14:textId="77777777" w:rsidR="000002E1" w:rsidRPr="006D57D1" w:rsidRDefault="000002E1" w:rsidP="00DE2317">
+    <w:p w14:paraId="01DD70BA" w14:textId="77777777" w:rsidR="000002E1" w:rsidRPr="006D57D1" w:rsidRDefault="000002E1" w:rsidP="00DE2317">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="083A910B" w14:textId="77777777" w:rsidR="00D55C25" w:rsidRPr="006D57D1" w:rsidRDefault="00D55C25" w:rsidP="00DE2317">
+    <w:p w14:paraId="273A308A" w14:textId="77777777" w:rsidR="00D55C25" w:rsidRPr="006D57D1" w:rsidRDefault="00D55C25" w:rsidP="00DE2317">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49DAFA1C" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRDefault="00C350B1" w:rsidP="00C350B1">
+    <w:p w14:paraId="7E64F4F9" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRDefault="00C350B1" w:rsidP="00C350B1">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 6: Tier Level and ISO Certification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B9D6F7" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00A3167F" w:rsidRDefault="00C350B1" w:rsidP="00C350B1">
+    <w:p w14:paraId="0216F94F" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00A3167F" w:rsidRDefault="00C350B1" w:rsidP="00C350B1">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Select Tier Level and provide ISO certification if applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2478B6EC" w14:textId="424628D2" w:rsidR="00C350B1" w:rsidRPr="00A3167F" w:rsidRDefault="00C350B1" w:rsidP="00C350B1">
+    <w:p w14:paraId="4667011F" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00A3167F" w:rsidRDefault="00C350B1" w:rsidP="00C350B1">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Check ALL </w:t>
       </w:r>
       <w:r w:rsidR="00A3167F" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ISO certifications that are earned by your Company. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460E3282" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
+    <w:p w14:paraId="78A2EFA8" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="5215"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F078D3" w14:paraId="4BF62093" w14:textId="77777777" w:rsidTr="00F078D3">
+      <w:tr w:rsidR="00F078D3" w14:paraId="2A025935" w14:textId="77777777" w:rsidTr="00F078D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="29B4769A" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00F078D3">
+          <w:p w14:paraId="1DD0F85E" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00F078D3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact Name for Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B36AF77" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
+          <w:p w14:paraId="74D4FD32" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F078D3" w14:paraId="6170D1E1" w14:textId="77777777" w:rsidTr="00F078D3">
+      <w:tr w:rsidR="00F078D3" w14:paraId="2333AE16" w14:textId="77777777" w:rsidTr="00F078D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4C9805" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
+          <w:p w14:paraId="37250B6A" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F078D3" w14:paraId="6E283641" w14:textId="77777777" w:rsidTr="00F078D3">
+      <w:tr w:rsidR="00F078D3" w14:paraId="52A25FD4" w14:textId="77777777" w:rsidTr="00F078D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="40308B51" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00F078D3">
+          <w:p w14:paraId="10AA4DE6" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00F078D3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="215D6F74" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
+          <w:p w14:paraId="707B241A" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1889847E" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00F078D3">
+          <w:p w14:paraId="3F24F873" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00F078D3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAC96F5" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
+          <w:p w14:paraId="085C2920" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F078D3" w14:paraId="46161EE7" w14:textId="77777777" w:rsidTr="00F078D3">
+      <w:tr w:rsidR="00F078D3" w14:paraId="3EF4C385" w14:textId="77777777" w:rsidTr="00F078D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="17B64231" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
+          <w:p w14:paraId="3A43327D" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="59AC5A3C" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
+    <w:p w14:paraId="4EFDA48D" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="00DE2317">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C350B1" w:rsidRPr="00F078D3" w14:paraId="03ADE6DD" w14:textId="77777777" w:rsidTr="00F078D3">
+      <w:tr w:rsidR="00C350B1" w:rsidRPr="00F078D3" w14:paraId="00E7260F" w14:textId="77777777" w:rsidTr="00F078D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="440E933A" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00646A8A" w:rsidP="00DE2317">
+          <w:p w14:paraId="739E89E4" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00FC223A" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1933735963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F078D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C350B1" w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tier 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E32F354" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
+          <w:p w14:paraId="241CD369" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>OEM Grade Supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C350B1" w:rsidRPr="00F078D3" w14:paraId="1D16F2D3" w14:textId="77777777" w:rsidTr="00F078D3">
+      <w:tr w:rsidR="00C350B1" w:rsidRPr="00F078D3" w14:paraId="24D279F1" w14:textId="77777777" w:rsidTr="00F078D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417E5DD0" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00646A8A" w:rsidP="00DE2317">
+          <w:p w14:paraId="3EABC8CB" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00FC223A" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1061369938"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C350B1" w:rsidRPr="00F078D3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C350B1" w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tier 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E1D0E0" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
+          <w:p w14:paraId="5F42E831" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Components Supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C350B1" w:rsidRPr="00F078D3" w14:paraId="0CD504F8" w14:textId="77777777" w:rsidTr="00F078D3">
+      <w:tr w:rsidR="00C350B1" w:rsidRPr="00F078D3" w14:paraId="7CAEFC9C" w14:textId="77777777" w:rsidTr="00F078D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="146E4D24" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00646A8A" w:rsidP="00DE2317">
+          <w:p w14:paraId="399CD9BC" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00FC223A" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-985627822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C350B1" w:rsidRPr="00F078D3">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C350B1" w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tier 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6692124D" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
+          <w:p w14:paraId="5159CA34" w14:textId="77777777" w:rsidR="00C350B1" w:rsidRPr="00F078D3" w:rsidRDefault="00C350B1" w:rsidP="00DE2317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Raw Material Supplier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3975" w:tblpY="-720"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2065"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB6295" w14:paraId="67FD1A87" w14:textId="77777777" w:rsidTr="00FB6295">
+      <w:tr w:rsidR="00FB6295" w14:paraId="0342E199" w14:textId="77777777" w:rsidTr="00FB6295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="632C4E45" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="601DF710" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ISO Certified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35C3A567" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="789C0D88" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1728066020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -13372,51 +13403,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DAD2F52" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="15C009C1" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
@@ -13441,936 +13472,958 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB6295" w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E49A8" w14:paraId="4AF33149" w14:textId="77777777" w:rsidTr="00377D91">
+      <w:tr w:rsidR="006E49A8" w14:paraId="0CC5F6D0" w14:textId="77777777" w:rsidTr="00377D91">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="73EFA0A8" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="37D54BB3" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6295" w14:paraId="78CE1444" w14:textId="77777777" w:rsidTr="00FB6295">
+      <w:tr w:rsidR="00FB6295" w14:paraId="26CF3311" w14:textId="77777777" w:rsidTr="00FB6295">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB698DB" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="219A3972" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Approval Agency Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E12F381" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
-[...8 lines deleted...]
-          <w:p w14:paraId="68149612" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="349A8083" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="264100FA" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E49A8" w14:paraId="4CF1E9C0" w14:textId="77777777" w:rsidTr="00136080">
+      <w:tr w:rsidR="006E49A8" w14:paraId="319943C1" w14:textId="77777777" w:rsidTr="00136080">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="14EC6BD8" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="75E6C826" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6295" w14:paraId="14BD7EB8" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="00FB6295" w14:paraId="18FC5C26" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="77A15200" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="5FC916F5" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Additional Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D3AF62" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
-[...8 lines deleted...]
-          <w:p w14:paraId="0DFBECF0" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="408298A9" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D275532" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E49A8" w14:paraId="27E8E98D" w14:textId="77777777" w:rsidTr="00365E18">
+      <w:tr w:rsidR="006E49A8" w14:paraId="3DB20A61" w14:textId="77777777" w:rsidTr="00365E18">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="44B326EB" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="2467D062" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D549A72" w14:textId="77777777" w:rsidR="008A5351" w:rsidRPr="006D57D1" w:rsidRDefault="008A5351" w:rsidP="00DE2317">
+    <w:p w14:paraId="72450FB7" w14:textId="77777777" w:rsidR="008A5351" w:rsidRPr="006D57D1" w:rsidRDefault="008A5351" w:rsidP="00DE2317">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B5C130" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
+    <w:p w14:paraId="5E78CF92" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C103A3" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="000002E1">
+    <w:p w14:paraId="5BC00A0D" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="000002E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BB55CB5" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="000002E1">
+    <w:p w14:paraId="714E71C8" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="000002E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47B25316" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="000002E1">
+    <w:p w14:paraId="696FF66C" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="000002E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F2A49D6" w14:textId="7234C2B8" w:rsidR="00F078D3" w:rsidRPr="00A3167F" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+    <w:p w14:paraId="074D7550" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00A3167F" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r w:rsidR="00A3167F" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>next section if ISO</w:t>
       </w:r>
       <w:r w:rsidR="006E49A8" w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Certified ‘No’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345F5E3A" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="000002E1">
+    <w:p w14:paraId="419A3D01" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="000002E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="4680"/>
         <w:gridCol w:w="265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E49A8" w14:paraId="00CC92DF" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="006E49A8" w14:paraId="50672672" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4225" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="49AE957C" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="00FB6295" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
+          <w:p w14:paraId="55231904" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="00FB6295" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ISO Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="49A99BA6" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
+          <w:p w14:paraId="3E839D7F" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E49A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Expiration Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AC514D6" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
+          <w:p w14:paraId="5A3DF251" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E49A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>(mm/dd/yyyy)</w:t>
+              <w:t>(mm/dd/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E49A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E49A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="45BD0DF0" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
+          <w:p w14:paraId="1585FDD2" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="006E49A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F078D3" w14:paraId="2F11E197" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="00F078D3" w14:paraId="1F87CC61" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="432B30F4" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRDefault="00646A8A" w:rsidP="000002E1">
+          <w:p w14:paraId="203AD65B" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRDefault="00FC223A" w:rsidP="000002E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1364947066"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F078D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F078D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B01E678" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="000002E1">
+          <w:p w14:paraId="0C3E2CF7" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="000002E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42F36921" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="006E49A8" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
+          <w:p w14:paraId="484FB348" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="006E49A8" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F14E13F" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
+          <w:p w14:paraId="349DA9CC" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6295" w14:paraId="35D2ACD3" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="00FB6295" w14:paraId="4356E8AD" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C081E11" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00646A8A" w:rsidP="00FB6295">
+          <w:p w14:paraId="37B873D7" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FC223A" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1722007822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB6295">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E766591" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="3A40C756" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Environmental</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F233B06" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="622C0BFA" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="659C3CBB" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="4ED45893" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6295" w14:paraId="51FC75E4" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="00FB6295" w14:paraId="1300DC06" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3CDACA" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00646A8A" w:rsidP="00FB6295">
+          <w:p w14:paraId="7829168D" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FC223A" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1532144653"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB6295">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>45001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA263CE" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="5B531A07" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Safety and health management system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03DBA963" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="1E1A73A9" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CFDDC63" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="77D3CA32" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB6295" w14:paraId="6087530F" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="00FB6295" w14:paraId="174A62D4" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4380F2" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00646A8A" w:rsidP="00FB6295">
+          <w:p w14:paraId="23058F66" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FC223A" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1780097697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00FB6295">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>55001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01B6AAF2" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="275AFEE4" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB6295">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Asset management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57C8B006" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="68F14B90" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRPr="006E49A8" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4915B32B" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
+          <w:p w14:paraId="0BECD23F" w14:textId="77777777" w:rsidR="00FB6295" w:rsidRDefault="00FB6295" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E49A8" w14:paraId="4E32B8A6" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="006E49A8" w14:paraId="64C729BB" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="428A4981" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="1BBE0B60" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E49A8" w14:paraId="00F9C279" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="006E49A8" w14:paraId="272BE7E1" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AE28988" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="00646A8A" w:rsidP="00FB6295">
+          <w:p w14:paraId="4798CC31" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="00FC223A" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-872146841"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006E49A8">
                   <w:rPr>
@@ -14381,162 +14434,162 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006E49A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9540" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FC2D5FD" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
-[...8 lines deleted...]
-          <w:p w14:paraId="60980B7F" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="4BDE44CC" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29022D83" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43FDF701" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="5398C78A" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E49A8" w14:paraId="71980C18" w14:textId="77777777" w:rsidTr="006E49A8">
+      <w:tr w:rsidR="006E49A8" w14:paraId="65836EDF" w14:textId="77777777" w:rsidTr="006E49A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A65F06" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
+          <w:p w14:paraId="5A6B680C" w14:textId="77777777" w:rsidR="006E49A8" w:rsidRPr="006E49A8" w:rsidRDefault="006E49A8" w:rsidP="00FB6295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7114F2C8" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00E65420" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
+    <w:p w14:paraId="7E414B08" w14:textId="77777777" w:rsidR="00F078D3" w:rsidRPr="00E65420" w:rsidRDefault="00F078D3" w:rsidP="000002E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB2E734" w14:textId="77777777" w:rsidR="000F185F" w:rsidRDefault="000F185F" w:rsidP="000F185F">
+    <w:p w14:paraId="29E872EF" w14:textId="77777777" w:rsidR="000F185F" w:rsidRDefault="000F185F" w:rsidP="000F185F">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00E65420">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="000F185F">
         <w:t>Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295C9C2B" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="00A3167F" w:rsidRDefault="000B04CA" w:rsidP="000F185F">
+    <w:p w14:paraId="558E0C92" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="00A3167F" w:rsidRDefault="000B04CA" w:rsidP="000F185F">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3167F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Do your products fall under any of the following programs: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DFF523" w14:textId="77777777" w:rsidR="00E65420" w:rsidRPr="00AE1E86" w:rsidRDefault="000B04CA" w:rsidP="000B04CA">
+    <w:p w14:paraId="45851D66" w14:textId="77777777" w:rsidR="00E65420" w:rsidRPr="00AE1E86" w:rsidRDefault="000B04CA" w:rsidP="000B04CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE1E86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AE1E86">
         <w:rPr>
@@ -14604,838 +14657,838 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1075"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="625"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="4003BB98" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="1379B47F" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACC1F8D" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1EC59C29" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53E323E9" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1E049D06" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE58A9E" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="3208B7A3" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="327721E7" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="6CD71856" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6A409B25" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="3F0E1C2B" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict Minerals: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Products contain any 3TG- Tin, Tantalum, Tungsten or Gold</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8CCDFB" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1B5B61A9" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="964321488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C6F377" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1BBE412D" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1818380408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="51409841" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="46CF8FB6" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5C768F" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="12CD95E7" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>REACH</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: European regulations governing substances of very high concern (SVHC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="393D050C" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="73FC7FBA" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="79267943"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74F76091" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="38BD0758" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1390232248"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="7105D579" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="1B52DF9B" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="361DDFF0" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="23C923AB" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SCIP</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Substances of Concerns in Product – Identify the goods that have SVHC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3324CA5D" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="766A15D5" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="563228990"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257412E6" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5ED48DDA" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1584129822"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="3B2602E5" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="706FF85A" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="07DB6D95" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5558F701" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ROHS: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>European regulations governing Removal of Hazardous Substances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0807B2E4" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5108B5F5" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1466393274"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A668C6D" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5639549D" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-825971474"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="6B5DCD38" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="14ABD94C" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3C49E81A" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1297956D" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lead-Free</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Any products with lead content below .25% lead on wetted surfaces </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5A1046" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5C4C2C78" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-503044274"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2F3DAB" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="7152E86F" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-955409014"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="6A0489BD" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="7735E93E" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0896C02E" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1FBBEC89" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PFAS:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Does your product contain any PFAS (poly-fluoroalkyl substances)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A57484E" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="076E18E4" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1602871846"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="217D9687" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="25BDA37E" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1472558418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="59C28430" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="33D9CCA4" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4B25098D" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="6A41F2DF" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TSCA</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: Toxic Substance Control Act – US regulations that govern import and use of chemicals and banned </w:t>
@@ -15448,811 +15501,812 @@
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>hemicals in manufactured goods.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66EC43A8" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="7F0F3EE2" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1923284293"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10EC7148" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="06EC5732" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1035655235"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="7D236D78" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="3A474DA4" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="165605A6" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="458C8140" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="22347891" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="33914443" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="532B8F53" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5C7A5ACD" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4926515F" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRDefault="00646A8A" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5CFA5C96" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRDefault="00FC223A" w:rsidP="00AE1E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="425623154"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE1E86">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Signed Code of Conduct ESG Acknowledgement? (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Additional Form - Required</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AE1E86" w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E0C8AC4" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="0BBED8D6" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="34BB206F" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="4FB2D790" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="520213B6" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="66F492DB" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="148D4B54" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="2D63530E" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="09D80AB5" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1B04A0C2" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contact Name for Compliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8275" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="401F8710" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="1B97E61B" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="1EF42E03" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="0A7FF9C6" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8F992E" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="5676113B" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="599DEA69" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="21260E7A" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1895FAB1" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="6A9DE5A3" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CBF045C" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="467F8DB5" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="57170FC4" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="266C3D62" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5755" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AC4C3F2" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="217BB045" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="3F96207F" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="207DE9EE" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1A36B3A2" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="4C0615C4" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="296336AB" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="413E80CD" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7D698F62" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="19840E41" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE1E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9715" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55AEAE58" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="7A238F54" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="33C002BE" w14:textId="77777777" w:rsidTr="00AE1E86">
+      <w:tr w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w14:paraId="51284D5A" w14:textId="77777777" w:rsidTr="00AE1E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3509A6" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+          <w:p w14:paraId="15E018E9" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRPr="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6835F9E7" w14:textId="77777777" w:rsidR="00E65420" w:rsidRDefault="00E65420" w:rsidP="000B04CA">
+    <w:p w14:paraId="122C6411" w14:textId="77777777" w:rsidR="00E65420" w:rsidRDefault="00E65420" w:rsidP="000B04CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C10CAC" w14:textId="77777777" w:rsidR="00F81534" w:rsidRPr="00C350B1" w:rsidRDefault="00F81534" w:rsidP="00C1619C">
+    <w:p w14:paraId="4C07A901" w14:textId="77777777" w:rsidR="00F81534" w:rsidRPr="00C350B1" w:rsidRDefault="00F81534" w:rsidP="00C1619C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E10290D" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="00C350B1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="5CEB7A7B" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="00C350B1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D03E09E" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="50C6A8D5" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28CCE1D8" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="7047DFA6" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5700EA24" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="105BCF34" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59235CA4" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="2D28C6F2" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CA5D931" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="10650F94" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="418A0FEE" w14:textId="77777777" w:rsidR="00E65420" w:rsidRPr="006D57D1" w:rsidRDefault="00E65420" w:rsidP="008A5351">
+    <w:p w14:paraId="10135631" w14:textId="77777777" w:rsidR="00E65420" w:rsidRPr="006D57D1" w:rsidRDefault="00E65420" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68920336" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="50DE5CD5" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44922215" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="7D9C38B5" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="353255F3" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
+    <w:p w14:paraId="6D387615" w14:textId="77777777" w:rsidR="000B04CA" w:rsidRPr="006D57D1" w:rsidRDefault="000B04CA" w:rsidP="008A5351">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67180858" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
+    <w:p w14:paraId="2A16E70F" w14:textId="77777777" w:rsidR="00AE1E86" w:rsidRDefault="00AE1E86" w:rsidP="00AE1E86">
       <w:pPr>
         <w:pStyle w:val="aHeader"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 8: DEI Program</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11011" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11011"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00016F6D" w14:paraId="74D2DEBA" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00016F6D" w14:paraId="49701390" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11011" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2004F33C" w14:textId="77777777" w:rsidR="00016F6D" w:rsidRDefault="00C65AA8" w:rsidP="00016F6D">
+          <w:p w14:paraId="4BAB05C9" w14:textId="77777777" w:rsidR="00016F6D" w:rsidRDefault="00C65AA8" w:rsidP="00016F6D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="10795" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2605"/>
               <w:gridCol w:w="770"/>
               <w:gridCol w:w="297"/>
               <w:gridCol w:w="2083"/>
               <w:gridCol w:w="270"/>
               <w:gridCol w:w="1603"/>
               <w:gridCol w:w="240"/>
               <w:gridCol w:w="1318"/>
               <w:gridCol w:w="264"/>
               <w:gridCol w:w="1345"/>
             </w:tblGrid>
-            <w:tr w:rsidR="006B434A" w:rsidRPr="000425D4" w14:paraId="1CE9C82D" w14:textId="77777777" w:rsidTr="00B25E81">
+            <w:tr w:rsidR="006B434A" w:rsidRPr="000425D4" w14:paraId="7871D5B9" w14:textId="77777777" w:rsidTr="00B25E81">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2605" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="78F40169" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="7B09D9F7" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="43E71753" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="006B434A">
+                <w:p w14:paraId="43FBD2CA" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:id w:val="-242337088"/>
                       <w14:checkbox>
                         <w14:checked w14:val="1"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00C03898">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>☒</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006B434A" w:rsidRPr="00324B8E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Yes</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1376A080" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="006B434A">
+                <w:p w14:paraId="2ED2652D" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:id w:val="911815764"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="006B434A" w:rsidRPr="00324B8E">
@@ -16265,693 +16319,693 @@
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="006B434A" w:rsidRPr="00324B8E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> No</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="297" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="48F7FDB4" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="5880485C" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CCCCCDC" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="4C64E988" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Source Code Name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="270" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="07DC1866" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="565FE6C3" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1603" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="21A0B9ED" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="3824B74F" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Certification Number</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="2E098DC5" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="73991DD3" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1318" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F907BC8" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="541A1678" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Certification Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="264" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="24E990DC" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="07DCEC50" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1345" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F66FC4C" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="4162700F" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Expiration Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="006B434A" w:rsidRPr="000425D4" w14:paraId="23E0A395" w14:textId="77777777" w:rsidTr="00B25E81">
+            <w:tr w:rsidR="006B434A" w:rsidRPr="000425D4" w14:paraId="6D0CBAF3" w14:textId="77777777" w:rsidTr="00B25E81">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2605" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="4FB134A6" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="0046021D" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="42211816" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="0046021D" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="right"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0046021D">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Minority Business Enterprise</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="770" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C3D9706" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="006B434A">
+                <w:p w14:paraId="0AA5E3D4" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:id w:val="-813336107"/>
                       <w14:checkbox>
                         <w14:checked w14:val="1"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00C03898">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>☒</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="297" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="41D7AF66" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="1921FBB5" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2083" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="0A70BD51" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="47C2115D" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>SBA</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="270" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="221B7710" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="7B2108FA" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1603" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="12B361DA" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="3D626A1D" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>CERT12345</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="240" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="06BDB527" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="038DA7CA" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1318" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="36DB3B30" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="6C6AAE45" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>01/01/2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="264" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="137A65C0" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="53AC8E9E" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1345" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                     <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="599E2AE6" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
+                <w:p w14:paraId="1DE81F7D" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="000425D4" w:rsidRDefault="006B434A" w:rsidP="006B434A">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000425D4">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>12/32/2026</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7BF03F6D" w14:textId="77777777" w:rsidR="0046021D" w:rsidRDefault="0046021D" w:rsidP="00016F6D">
+          <w:p w14:paraId="1C6CF37E" w14:textId="77777777" w:rsidR="0046021D" w:rsidRDefault="0046021D" w:rsidP="00016F6D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4ABE308F" w14:textId="77777777" w:rsidR="0046021D" w:rsidRDefault="0046021D" w:rsidP="00016F6D">
+          <w:p w14:paraId="1AC5DBF4" w14:textId="77777777" w:rsidR="0046021D" w:rsidRDefault="0046021D" w:rsidP="00016F6D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D59B071" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="00016F6D" w:rsidRDefault="0046021D" w:rsidP="00016F6D">
+          <w:p w14:paraId="3393D571" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="00016F6D" w:rsidRDefault="0046021D" w:rsidP="00016F6D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rStyle w:val="ui-provider"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58B77330" w14:textId="77777777" w:rsidR="00016F6D" w:rsidRPr="00462994" w:rsidRDefault="00016F6D" w:rsidP="00016F6D">
+    <w:p w14:paraId="6BAB4809" w14:textId="77777777" w:rsidR="00016F6D" w:rsidRPr="00462994" w:rsidRDefault="00016F6D" w:rsidP="00016F6D">
       <w:pPr>
         <w:pStyle w:val="aComment"/>
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="770"/>
         <w:gridCol w:w="297"/>
         <w:gridCol w:w="2083"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1603"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="1318"/>
         <w:gridCol w:w="264"/>
         <w:gridCol w:w="1345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="258980EB" w14:textId="77777777" w:rsidTr="00EC40CC">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="211D2DB8" w14:textId="77777777" w:rsidTr="00EC40CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10CAEEC1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="24F78179" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="54360E52" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00462994">
+          <w:p w14:paraId="462ED0B4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="2082411860"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C03898">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="16"/>
                     <w:szCs w:val="16"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38D04013" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00462994">
+          <w:p w14:paraId="0D0969C0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:id w:val="1962068110"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
@@ -16964,9010 +17018,9083 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2836DC0A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="3D2AB4DB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA43BE1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="2A6901B0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000425D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Source Code Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="469A152F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="19728565" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="202B7BE0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="59743FF8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000425D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Certification Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3C0502" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="5BC6E37C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C990640" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="7811F671" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000425D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Certification Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1591AE01" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="64284A8E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10CD0D72" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
+          <w:p w14:paraId="78C10D03" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000425D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Expiration Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="17397C50" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="11A44E6D" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27237B2F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="776FA89C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="7B303580" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="1C8FB4BA" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1362D26C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
+          <w:p w14:paraId="676178D9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Minority Owned</w:t>
             </w:r>
             <w:r w:rsidR="00462994" w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (US/CA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512F260A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="21660117" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="684407087"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0046021D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7420" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18D33F4D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6144842E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="16AA2985" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="4FA6D569" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0381691D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00C65AA8" w:rsidRDefault="000425D4" w:rsidP="00C65AA8">
+          <w:p w14:paraId="5014F925" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00C65AA8" w:rsidRDefault="000425D4" w:rsidP="00C65AA8">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65AA8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is at least 51% owned by, and whose management and daily business operations are controlled by, one or more members of a socially and economically disadvantaged minority group, namely U.S. citizens who are African Americans (Black), Hispanic Americans, Native Americans, Asian-Pacific Americans and Indian Sub-Continent Americans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="0E43D187" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="358225EB" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="19079EB2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="4E55F63C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Minority Business Enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="545FE229" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="52D43483" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1740824030"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0046021D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D743461" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="31EF61D4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0A663F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4788CC7F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20016637" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6619ECBE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70BB1209" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0B9C0F3E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53AFDD1A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7D01654F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC215C6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="399872D9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCA12E9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="287ABF15" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F446782" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="080150B7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="37069815" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="1C3B9040" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC9DFB7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="5CF56D01" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>African American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9847C0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="4E63A7E3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1384828079"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2605432E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="602C9837" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32EEF88E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="29D84D46" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14C225F2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6A19415B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77367DE4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="65ED3279" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="008890E3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="57B633CE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122B0E16" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="03EE5C9A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18C82F9F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6A632F99" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D7ACA2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7A25EE80" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="5D83766B" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="12B4BAAD" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13053BE4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="3419A285" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Asia-Pacific American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD760A3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="567C95CB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-2072420030"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43A319A4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="048B5F8C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="631B8CE8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="71DD2651" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32F98270" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4C13F4ED" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="290DDA95" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="34A7F98C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13873C15" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2B1D3458" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46189CB6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1A6DEE8F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3940DCF7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0665AE95" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0869CA53" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="05E73A50" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="7A4DCB36" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="4D495F76" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1762BD6B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="3A6A2762" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hispanic American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42095D7B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="1575BEB5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1447119066"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7C540694" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6121F301" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E8D663C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6E74519D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5197D90C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7F6BF595" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="496E859D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6BB95794" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3008B339" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4061ABBF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58D06DB8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7E069646" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0E07C8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="5DBFFE1A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="684D589F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="29842342" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="4752DFCC" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="1A3F1898" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1579D5B3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="12E00C75" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Indian Sub-Continent American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E07E9E6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="384AAF22" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="528147179"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10A50D66" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="242D81E5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FFCAD0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="00DD002B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E144F5A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="395C1A28" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C34F59B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1D6454A4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06BF00D9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2D0FC9EE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68902786" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="51C28BB2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D491D56" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2F761C82" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78F76E64" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="61306FD5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="53931412" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="49CA9528" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51607D7C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="019F4D60" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Native American</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBAD8DB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="5767FA4B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1280831786"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="041E4F76" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4AFA05B5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19DB05C3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="74B9DCB9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0278BD8B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="19559B99" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D0C3DB5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="043EEFC3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09A83C26" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7D80C1A3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16183DDF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4F917417" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0A531A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1A1F6329" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1622E40A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="412BD657" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="2B4FB27D" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="51584CBE" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C75D878" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="7BC8F94B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Alaskan Native Corporation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFE5CF1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="6810A350" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1647086445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000425D4" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C40723A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="615611A5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F6AEB66" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3DEFE220" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13D550BE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="36C2B0C7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="798754B3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6604A340" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57C94266" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="5AF7A9BC" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F052822" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6A37892E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63E17B76" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6F969B86" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C4A5946" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7FD96082" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="1645C1F2" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="06C4ADFC" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7F3A01" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="4384F60E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE114F9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="5EE0598A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="37EE81C7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="5FD7F6E5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53F589A8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7B27A161" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAECE1F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3A66FF8C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="062637CF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1C667AB3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0337AAB0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="227DDA87" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099BD50B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="51353B0B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A48B5D4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0226F236" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127464A5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2B26B399" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="0046021D" w14:paraId="3C274E1F" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="0046021D" w14:paraId="0FADB950" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2E16A4" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="00C65AA8">
+          <w:p w14:paraId="425345E8" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="00C65AA8">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="795F27A2" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="38063058" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AECCC1C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00C65AA8">
+          <w:p w14:paraId="16AAF859" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00C65AA8">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Section 450b(e) of title 25 U.S.C. ''Indian tribe'' means any Indian tribe, band, nation, or other organized group or community, including any Alaska Native village or regional o village corporation as defined in or established pursuant to the Alaska Native Claims Settlement Act (85 Stat. 688) (43 U.S.C. 1601 et seq.), which is recognized as eligible for the special programs and services provided by the United States to Indians because of their status as Indians.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="171F6332" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="64336747" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52806D68" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
+          <w:p w14:paraId="60797AC8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Women Owned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F21CDA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="2F682A31" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1365980667"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7420" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A49AA85" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4A2763FB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="000425D4" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65AA8" w:rsidRPr="00016F6D" w14:paraId="23687723" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00C65AA8" w:rsidRPr="00016F6D" w14:paraId="6A29236C" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2D3574" w14:textId="77777777" w:rsidR="00C65AA8" w:rsidRPr="0046021D" w:rsidRDefault="00C65AA8" w:rsidP="0046021D">
+          <w:p w14:paraId="230DF97E" w14:textId="77777777" w:rsidR="00C65AA8" w:rsidRPr="0046021D" w:rsidRDefault="00C65AA8" w:rsidP="0046021D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is at least 51% owned by, and whose management and daily business operations are controlled by one or more women who are U.S. citizens.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D857A8" w:rsidRPr="00016F6D" w14:paraId="1323F302" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00D857A8" w:rsidRPr="00016F6D" w14:paraId="55D6C934" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79AF44F1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="4740DF78" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Women Owned Business Enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F4B97A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="1EC9D464" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="841901763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7C54C2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3FE5B2FB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CC95B5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6A1018EE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9804B6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="069942D3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF9B0A7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="40A53C65" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34FADE4B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1E0ABAD2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="172EC52E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1CADD2BF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="784F38B2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="537AB5AA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="123EED58" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="25981127" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="0046021D" w14:paraId="3ADBCE29" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="0046021D" w14:paraId="70A1C142" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="652E4361" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="00C65AA8">
+          <w:p w14:paraId="2BF1A709" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="00C65AA8">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65AA8" w:rsidRPr="00016F6D" w14:paraId="6F5D4546" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00C65AA8" w:rsidRPr="00016F6D" w14:paraId="30E55D07" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1D80C048" w14:textId="77777777" w:rsidR="00C65AA8" w:rsidRPr="00C65AA8" w:rsidRDefault="00C65AA8" w:rsidP="00C65AA8">
+          <w:p w14:paraId="087FFBA3" w14:textId="77777777" w:rsidR="00C65AA8" w:rsidRPr="00C65AA8" w:rsidRDefault="00C65AA8" w:rsidP="00C65AA8">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65AA8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>To qualify as a women-owned small business (WOSB), a business must meet the following requirements identified in 13 CFR 127.200, 201, and 202: • Meet the small business size standard for the primary NAICS code and contract • Be at least 51% unconditionally and directly owned by women who are U.S. citizens • Women must manage the day-to-day operations. Women must make the long-term decisions for the business.  A woman must the hold highest officer position in the business.  This woman must work at the business full-time during normal working hours. No minimum amount of time for the business to be operational A Woman Business Enterprise is an organization that is usually certified by a national, territorial or local government agency as having met all of the government standards that award eligibility, and with a woman owning at least 51% ownership of the business</w:t>
+              <w:t xml:space="preserve">To qualify as a women-owned small business (WOSB), a business must meet the following requirements identified in 13 CFR 127.200, 201, and 202: • Meet the small business size standard for the primary NAICS code and contract • Be at least 51% unconditionally and directly owned by women who are U.S. citizens • Women must manage the day-to-day operations. Women must make the long-term decisions for the business.  A woman must the hold highest officer position in the business.  This woman must work at the business full-time during normal working hours. No minimum amount of time for the business to be operational A Woman Business Enterprise is an organization that is usually certified by a national, territorial or local government agency as having met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C65AA8">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C65AA8">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the government standards that award eligibility, and with a woman owning at least 51% ownership of the business</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="0B78926D" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="4BC2C512" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68377454" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="6A2EB3F3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="0046021D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Women Owned (Other)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3276BBEB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="1CBA6C63" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-652595930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1013F473" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="36DCD627" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68959D97" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="511054E2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECBA470" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7A953D36" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75703CD1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4A5A3C06" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDA1FD9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="02BD9251" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6404C6D5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3DA2E2A0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="264CD516" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2CDCEC9F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C97828F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="326E47BC" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="0046021D" w14:paraId="380D4A13" w14:textId="77777777" w:rsidTr="00EC40CC">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="0046021D" w14:paraId="0405FFF6" w14:textId="77777777" w:rsidTr="00EC40CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2B96176C" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="000425D4">
+          <w:p w14:paraId="0A0F3236" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65AA8" w:rsidRPr="00016F6D" w14:paraId="4AF59EBB" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00C65AA8" w:rsidRPr="00016F6D" w14:paraId="2F3EAEDD" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="70DF8B73" w14:textId="77777777" w:rsidR="00C65AA8" w:rsidRPr="00C65AA8" w:rsidRDefault="00C65AA8" w:rsidP="00C65AA8">
+          <w:p w14:paraId="753938A3" w14:textId="77777777" w:rsidR="00C65AA8" w:rsidRPr="00C65AA8" w:rsidRDefault="00C65AA8" w:rsidP="00C65AA8">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C65AA8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>To qualify as a women-owned small business (WOSB), a business must meet the following requirements identified in 13 CFR 127.200, 201, and 202: • Meet the small business size standard for the primary NAICS code and contract • Be at least 51% unconditionally and directly owned by women who are U.S. citizens • Women must manage the day-to-day operations. Women must make the long-term decisions for the business.  A woman must the hold highest officer position in the business.  This woman must work at the business full-time during normal working hours. No minimum amount of time for the business to be operational A Woman Business Enterprise is an organization that is usually certified by a national, territorial or local government agency as having met all of the government standards that award eligibility, and with a woman owning at least 51% ownership of the business</w:t>
+              <w:t xml:space="preserve">To qualify as a women-owned small business (WOSB), a business must meet the following requirements identified in 13 CFR 127.200, 201, and 202: • Meet the small business size standard for the primary NAICS code and contract • Be at least 51% unconditionally and directly owned by women who are U.S. citizens • Women must manage the day-to-day operations. Women must make the long-term decisions for the business.  A woman must the hold highest officer position in the business.  This woman must work at the business full-time during normal working hours. No minimum amount of time for the business to be operational A Woman Business Enterprise is an organization that is usually certified by a national, territorial or local government agency as having met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C65AA8">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C65AA8">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the government standards that award eligibility, and with a woman owning at least 51% ownership of the business</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="309FFE8D" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="65D6F69F" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD751C3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
+          <w:p w14:paraId="12C7329F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Veteran Owned</w:t>
             </w:r>
             <w:r w:rsidR="00462994" w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (US)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6879E9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="7EEDCB89" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1660195754"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2919B1D8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="03A63571" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59C868E9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1A5CEE78" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="786D8A62" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7A3530D4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D62C658" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="659F40E8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="715FD171" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2989E2EB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03F2D417" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="29D314A9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15BF2989" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="21CC4F38" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61A92291" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3607D72F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A66C54" w:rsidRPr="00016F6D" w14:paraId="4DD6CB1E" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00A66C54" w:rsidRPr="00016F6D" w14:paraId="1E0DF329" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="04F533F4" w14:textId="77777777" w:rsidR="00A66C54" w:rsidRPr="00A66C54" w:rsidRDefault="00A66C54" w:rsidP="00A66C54">
+          <w:p w14:paraId="02C015B8" w14:textId="77777777" w:rsidR="00A66C54" w:rsidRPr="00A66C54" w:rsidRDefault="00A66C54" w:rsidP="00A66C54">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is a least 51% owned by one or more veterans, who control and operate the business.  Control in this context means exercising the power to make policy decisions and operate means to be actively involved in the day-to-day management of the business. The term “veteran” (38 U.S.C.’101(2)) means a person who served in the active military, naval, or air service, and who was discharged or released there from under conditions other than dishonorable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="6DD848FD" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="209CCB35" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="443B0F92" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="18363208" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Veteran Business Enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D12D6E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="722A27FB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1173866662"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC8A32F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="564CC889" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B293430" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="5AB60F74" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56C407DA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="157BAD42" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="396E1E0C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="44B287D4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="508382C2" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1011BB77" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="603C227E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="135189D8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0429B1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3A21CD21" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00C0570D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3DC74487" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D857A8" w:rsidRPr="00D857A8" w14:paraId="2D6A7516" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00D857A8" w:rsidRPr="00D857A8" w14:paraId="5661F2EE" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7505C1" w14:textId="77777777" w:rsidR="00D857A8" w:rsidRPr="00D857A8" w:rsidRDefault="00D857A8" w:rsidP="00A66C54">
+          <w:p w14:paraId="3A2C73C4" w14:textId="77777777" w:rsidR="00D857A8" w:rsidRPr="00D857A8" w:rsidRDefault="00D857A8" w:rsidP="00A66C54">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A66C54" w:rsidRPr="00016F6D" w14:paraId="5FB03FDF" w14:textId="77777777" w:rsidTr="00D857A8">
+      <w:tr w:rsidR="00A66C54" w:rsidRPr="00016F6D" w14:paraId="5FE151A5" w14:textId="77777777" w:rsidTr="00D857A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="681A9AC4" w14:textId="77777777" w:rsidR="00A66C54" w:rsidRPr="00A66C54" w:rsidRDefault="00A66C54" w:rsidP="00A66C54">
+          <w:p w14:paraId="06B16E4E" w14:textId="77777777" w:rsidR="00A66C54" w:rsidRPr="00A66C54" w:rsidRDefault="00A66C54" w:rsidP="00A66C54">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business falls under SBA Guidelines Small Business Act (PL 85-536), which as amended states:  Small Business Concerns owned and controlled by veterans not less than 51% owned by one or more veterans and in the case of a publicly owned business not less than 51% of the stock is owned by one or more veterans.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="16A12E54" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="47635ED5" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="078F32B8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="62060054" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Disabled Veteran Business Enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B99751E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="1B478B1B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="85205323"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="692EC32F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="22B05690" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4202C042" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="61F59E4A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7E968A2D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="26C65DC4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="703FD742" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2307FCB9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C31E301" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="04771ADB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00DE8A17" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="684DE845" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="746436F8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0FD49F6C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="439DC526" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6AF4AB7A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="4D7E799F" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="2963A7A4" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="407B1918" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A66C54">
+          <w:p w14:paraId="4A39E06E" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A66C54">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A66C54" w:rsidRPr="00016F6D" w14:paraId="67C99F7C" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A66C54" w:rsidRPr="00016F6D" w14:paraId="2D4D767F" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="080CA2AE" w14:textId="77777777" w:rsidR="00A66C54" w:rsidRPr="00A66C54" w:rsidRDefault="00A66C54" w:rsidP="00A66C54">
+          <w:p w14:paraId="6F230396" w14:textId="77777777" w:rsidR="00A66C54" w:rsidRPr="00A66C54" w:rsidRDefault="00A66C54" w:rsidP="00A66C54">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is recognized by the state of California, meaning a veteran of the U.S. military, naval, or air service, with a service-connected disability of at least 10% or more and who is a California resident; where at least 51% is owned by disabled veteran/s and conducts daily business management and control.  The home office cannot be a branch or subsidiary of a foreign corporation, foreign firm or other foreign-based business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="681AF76A" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="395300B9" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF853AE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="0FC7BA49" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Disadvantaged Veteran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAF08D0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="7C423551" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="188035363"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF1DBCB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="13046A7A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F89D87A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2B757C26" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6642C970" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="55288FA0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B36B71D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="101AD474" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1B9CD0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="70552C1F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="575BCA20" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0E8A9421" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7766237C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="75617AFF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246C4189" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="37B86DA4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="28FBEBDB" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="47AF2632" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9284C2" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="0046021D">
+          <w:p w14:paraId="404F925F" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="0046021D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="40010C81" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="67D1A902" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="63940141" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
+          <w:p w14:paraId="25592448" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is a small business concern owned and controlled by veterans, where not less than 51% is owned controlled and managed by veterans. As defined in (38 U.S.C. ‘101(2)) See veteran definition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="68C31A6D" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="52EA0975" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03498E4E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="714D9D2C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Service-Disabled Veteran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E4E6DB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="49938CF5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1656953740"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="637932F4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3C93631A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BA4B1DA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7D4DBCF3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3847D1A9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2A56B4AF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36431597" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="5B5E6188" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46A0097D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4ED094F1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0498CCC4" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="32EEC907" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74F43233" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0DA2E577" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5736B4CE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3D49CA7E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="7D0460FC" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="10A8718F" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD9AE67" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
+          <w:p w14:paraId="7779A47E" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is at least 51% owned by one or more veterans with a disability that is service connected.  The term “service connected” means, with respect to disability or death, that such disability was incurred or aggravated, in the line of duty in the active military, naval or air service. (38 U.S.C. ‘101(16)).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="27321A09" w14:textId="77777777" w:rsidTr="004468AD">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="07C7D34A" w14:textId="77777777" w:rsidTr="004468AD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C098CE6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="29193120" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Vietnam Veteran Owned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="056F1605" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="467E589D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1303760945"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11AC75B7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="781A5D84" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202CB44A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="26829308" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0D474F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="7A4F59F7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E758608" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="513B648C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA39CC6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6E8D2699" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18C236CB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="380EB052" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBCBB92" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="268F13A1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C74C838" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="59F0D929" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="315D16FD" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="08A91C25" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="481D9154" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
+          <w:p w14:paraId="180165BF" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is a least 51% owned by one or more Vietnam Veterans who served between 1/1/59 and 5/7/75 and have control and operate the business.  Control in this context means exercising the power to make policy decisions and operate means to be actively involved in the day-to-day management of the business</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="6B89B650" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="010FA3D5" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B47A8B9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="5AA95D0E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Veteran Owned (Other)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67209F9D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="2E63C2F8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1302154001"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="69984524" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="443B789D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11A160A1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="388EF4AE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7704BF33" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="5F4D824A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C280902" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3B8C2ADF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76EE4067" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0B558CA0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D29B5D7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6C0080E8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3431CDDA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="6A5E399E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B2E861" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3BD54D9F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B434A" w:rsidRPr="00016F6D" w14:paraId="58F89A33" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="006B434A" w:rsidRPr="00016F6D" w14:paraId="2C450BF0" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D241C9E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
+          <w:p w14:paraId="500CD867" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="006B434A" w:rsidRDefault="000425D4" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Small Business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6A8F20" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="17D6BFD6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-464129169"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C017B2B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="248A4092" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FDEF177" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="66DBF3FC" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="56E2620F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1F2BE74F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45D8AECB" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="72559697" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24B67751" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="587F1757" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="070C228A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="1EAF4172" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7795BFE0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="446E67EA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46EEF9F9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="5A954A02" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D857A8" w:rsidRPr="00016F6D" w14:paraId="49A49AFB" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00D857A8" w:rsidRPr="00016F6D" w14:paraId="2AEAF0CE" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="54408113" w14:textId="77777777" w:rsidR="00D857A8" w:rsidRPr="00D857A8" w:rsidRDefault="00D857A8" w:rsidP="00D857A8">
+          <w:p w14:paraId="6FE7CE86" w14:textId="77777777" w:rsidR="00D857A8" w:rsidRPr="00D857A8" w:rsidRDefault="00D857A8" w:rsidP="00D857A8">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D857A8">
-              <w:t>Indicates whether a business concern is eligible for assistance from the SBA. Eligibility requirements include:  is organized for profit, with a place of business located within the U.S.  It must operate primarily within the U.S. or make a significant contribution to the U.S. economy through the payment of taxes or use of American products, materials or labor.  Together with its affiliates, it must meet the numerical size standards as defined in the Small Business Size Regulations, 13 CFR 121.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Indicates whether a business concern is eligible for assistance from the SBA. Eligibility requirements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D857A8">
+              <w:t>include:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D857A8">
+              <w:t xml:space="preserve">  is organized for profit, with a place of business located within the U.S.  It must operate primarily within the U.S. or make a significant contribution to the U.S. economy through the payment of taxes or use of American products, materials or labor.  Together with its affiliates, it must meet the numerical size standards as defined in the Small Business Size Regulations, 13 CFR 121.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="1028634C" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="4819F63E" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADA6A4C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="1224C7B6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SBA Certified HUB Zone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="382CBAA7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="280E3F6D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-213503132"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="270178BA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="45A3F5D0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E814C29" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3E1A15C3" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4153C3DF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="09C1B495" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="458E08F8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="67396A54" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74FAEC74" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="20B10D2E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="594E2097" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4353706F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="254523D6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="730D1A2D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="687CA08E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="58B237F7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="63635B09" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="0ADD2E36" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="787609D0" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="0046021D">
+          <w:p w14:paraId="27087780" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="0046021D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="53A3B658" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="0046021D" w:rsidRPr="00016F6D" w14:paraId="2F9E0204" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="75A84674" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
+          <w:p w14:paraId="624296BF" w14:textId="77777777" w:rsidR="0046021D" w:rsidRPr="0046021D" w:rsidRDefault="0046021D" w:rsidP="0046021D">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046021D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business concern is eligible for assistance from the SBA. Eligibility requirements include is organized for profit, with a place of business located within the U.S.  It must operate primarily within the U.S. or make a significant contribution to the U.S. economy through the payment of taxes or use of American products, materials or labor.  Together with its affiliates, it must meet the numerical size standards as defined in the Small Business Size Regulations, 13 CFR 121.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="11C14F42" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="00CBD1CB" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A971E84" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="5BC02B1E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SBA Certified 8(a) Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="227A91E9" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="76430BAA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1982377321"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="533C56F5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="05237CEF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CE0E180" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="3D7CA02F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A37C5F0" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="711A103A" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B16B3D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0FED6328" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="496C084F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2101A02B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50878FFF" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="566A52A8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAC068B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="47F1EA59" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11840BB1" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="26B820B7" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="67722351" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="68C79737" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="400A552B" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
+          <w:p w14:paraId="263C0CE6" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="45C81CDD" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="5D490EA6" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="20C1CC52" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A86F93" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="4C00FF25" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A86F93" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86F93">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business meets the eligibility criteria established by the Small Business Administration for small companies owned by socially and economically disadvantaged persons, so that they may bid and obtain federal government contracts and other assistance to develop their business.  The business owner must be eligible under the same rules and guidelines set down by the federal government.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="78B916DE" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="000425D4" w:rsidRPr="00016F6D" w14:paraId="70655A00" w14:textId="77777777" w:rsidTr="00462994">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2908112B" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
+          <w:p w14:paraId="56C3D8D6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00016F6D" w:rsidRDefault="000425D4" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SBA Certified Small Disadvantaged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35877204" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00324B8E">
+          <w:p w14:paraId="32625E1D" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00324B8E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1681114506"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00324B8E" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="282DE3AA" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="02C1463F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0383ACEE" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4BB08BD8" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8DD477" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4EF1B6B6" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="751CC74C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="29FB3B69" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C16A85E" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="2622F613" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C45FE6F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="264702F5" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="643EAB88" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="0D49327F" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53477DFC" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
+          <w:p w14:paraId="4C22DC2C" w14:textId="77777777" w:rsidR="000425D4" w:rsidRPr="00324B8E" w:rsidRDefault="000425D4" w:rsidP="000425D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="3031A7B4" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="1315E632" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAF392F" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
+          <w:p w14:paraId="7B3A9FEB" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="759D235A" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="33F42EE7" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7BFB5FF5" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A86F93" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="4A2CCE53" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A86F93" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86F93">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business meets certification eligibility criteria established by the SBA effective 7/1/99.  All firms must be certified by one of the Small Disadvantaged Business Certification Agencies designated by the SBA. To qualify must be a small business, not exceed standards for Primary SIC, meet Contracting Officers assigned SIC code, be a U.S. Citizen and be 51% owned and controlled by one or more Socially &amp; Economically Disadvantaged Individuals.  The SBA classification is based on a "Preponderance of the Evidence Clause”.  Small Disadvantaged Business Certification is good for 3 years.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="2A4BA2A0" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="5D8836FA" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="28621C86" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="39B82B36" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Disadvantaged Business Enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56ECF8A6" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00A86F93">
+          <w:p w14:paraId="695E818B" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1117490362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A86F93" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0BEC71" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="699CA3E9" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="507A99B8" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="3949097F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A680C8D" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="41FE1D89" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54B6357E" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="4CBFE6C9" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2F0C6B" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="79059AF0" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40FC696B" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="6715D4EF" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E651426" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="4B96B675" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76C2CD51" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="6FE273FA" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="54F85B68" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="4239ABBC" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32AA93E4" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
+          <w:p w14:paraId="4DB20A15" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="264392DD" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="3580971D" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="56D78CDB" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A86F93" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="397E188C" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A86F93" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A86F93">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is certified by a federal, state</w:t>
             </w:r>
             <w:r w:rsidR="004B6B52">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A86F93">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or local government agency as having met all of the government standards that award eligibility, but may include women, minority, disabled and other disadvantaged businesses as a result of economic disadvantages with respect to education, employment, residence or business location or social disadvantage and lack of business training.</w:t>
+              <w:t xml:space="preserve"> or local government agency as having met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A86F93">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A86F93">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the government standards that award eligibility, but may include women, minority, disabled and other disadvantaged businesses as a result of economic disadvantages with respect to education, employment, residence or business location or social disadvantage and lack of business training.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="1E77C0EA" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="45A2A9A2" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0965F1F1" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="21320EBA" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Local Disadvantaged Business Enterprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26FF733C" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00A86F93">
+          <w:p w14:paraId="186BAB39" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1636014575"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A86F93" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30F47F9E" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="75945F47" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED09A6E" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="58182220" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13C1331F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="30E1FEDE" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75D2F8D6" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="68FB4AEF" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39A11C02" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="0B76AD30" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74BC52B6" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="62DEAF4D" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="77BE1616" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="13F804E7" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52624181" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="2CE0C2EC" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="2AF7D0F3" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="5230A7E1" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73309CAF" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
+          <w:p w14:paraId="0C5273C9" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="2920C363" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="74E03F98" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0017B8FF" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="2FA555FB" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>An LDBE is defined as a small business concern which is organized for profit and located within a pre-determined radius of a community's Mile Marker. The average gross receipts, based on the firm's last three years of receipts, must not exceed the small business size standard established by the Authority for the services or goods that will be provided in an Authority contract. The receipts of all affiliates are counted in determining size. Business concerns are affiliates of each other when, either directly or indirectly, one concern controls or has the power to control the other, or (2) a third party (or parties) has the power to control both. Consideration is given to such factors as common ownership and management, contractual relationships and overlapping authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="5F2E113D" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="61956828" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68F48202" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="59F49A03" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Certified Small Business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="072C746D" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00A86F93">
+          <w:p w14:paraId="17C53F3B" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-255991184"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A86F93" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7B2A13" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="0517819F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="430A08BF" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="71D4534D" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72FE6C2A" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="798CA70E" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25886CDD" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="23F1CE7B" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC51972" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="0E8B0B0B" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D6E2F57" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="07336DFB" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="571AD912" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="5B0EE683" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0677C8" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="65AE0F7F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="27759720" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="004B6B52" w:rsidRPr="004B6B52" w14:paraId="42C0BB2C" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="05584C59" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
+          <w:p w14:paraId="3BC9AB63" w14:textId="77777777" w:rsidR="004B6B52" w:rsidRPr="004B6B52" w:rsidRDefault="004B6B52" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="7F257CD4" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="0D86A344" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="65336138" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="76D96863" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether the business is small, usually certified by federal, state</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or local government agency or organization as having met all of the government standards that award eligibility</w:t>
+              <w:t xml:space="preserve"> or local government agency or organization as having met </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A66C54">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A66C54">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the government standards that award eligibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="0F3D5647" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="325A9087" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5C32C8E6" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="01322094" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00016F6D" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Small Business (SBA Size Standard)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2352115F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00A86F93">
+          <w:p w14:paraId="7B187C11" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="900251288"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A86F93" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E713FFB" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="755CA21E" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79B04B2F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="7DC44DB5" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B414374" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="6EE61FD9" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11C5C33D" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="0D60B4DB" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADFA5A4" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="5206F41F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20E28468" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="6FD03CCC" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFE5F20" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="22B961C3" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35942432" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="3CE82EDC" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="326A7484" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="5F040599" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F23998A" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="006B434A" w:rsidRDefault="00A86F93" w:rsidP="006B434A">
+          <w:p w14:paraId="57676661" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="006B434A" w:rsidRDefault="00A86F93" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Disabled-Owned Business</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53C6225E" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00A86F93">
+          <w:p w14:paraId="34CF8130" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1593306027"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A86F93" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="732144D1" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="179BE223" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E59E981" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="523F0812" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5FE323" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="57256C96" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B99976D" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="51C38C5C" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E52DEAE" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="55EC8567" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C3587E2" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="6DC6B468" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAADEAA" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="7B03DA83" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222CF973" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="5DE2C09C" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00462994" w14:paraId="02900330" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00462994" w14:paraId="17592C8D" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3904A739" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00462994" w:rsidRDefault="00462994" w:rsidP="00A86F93">
+          <w:p w14:paraId="3857B21F" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00462994" w:rsidRDefault="00462994" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="767CDDD6" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="7B3B0B41" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="69D6F4DE" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="530ED62B" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether a business is a least 51% owned by one or more disabled persons who control and operate the business.  Control in this context means exercising the power to make policy decisions and operate means to be actively involved in the day-to-day management of the business.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="50E7ED0E" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="16B139D1" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F574EE2" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="006B434A" w:rsidRDefault="00A86F93" w:rsidP="006B434A">
+          <w:p w14:paraId="232BC270" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="006B434A" w:rsidRDefault="00A86F93" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Labor Surplus Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4379FC8F" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00A86F93">
+          <w:p w14:paraId="60CF060C" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-486410537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004468AD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39DAC63A" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="0127DF84" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18F37577" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="71B686AB" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4EEE1A44" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="0259456A" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F7279D9" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="35C892C1" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="05B936D4" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="6AB2C623" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D7910F3" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="67681D41" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="188BFB05" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="20374013" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D299FE5" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="02A1DD3E" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00324B8E" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="3D0EF894" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00A86F93" w:rsidRPr="00016F6D" w14:paraId="3107961F" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7E1C42" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
+          <w:p w14:paraId="2803B370" w14:textId="77777777" w:rsidR="00A86F93" w:rsidRPr="00A66C54" w:rsidRDefault="00A86F93" w:rsidP="00A86F93">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether the business is operating in a labor surplus area as defined for a Civil Jurisdiction rather than the entire MSA where the average unemployment number is 20% higher than the average U.S. unemployment rate in the last two calendar years.  Provided by SBA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="4DFA1C05" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="24712258" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9186" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02630F20" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="006B434A" w:rsidRDefault="00462994" w:rsidP="006B434A">
+          <w:p w14:paraId="0B16F337" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="006B434A" w:rsidRDefault="00462994" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Airport Concession Disadvantage Business Enterprise (ACDBE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D47EB6F" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00A86F93">
+          <w:p w14:paraId="0A7D3131" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B1FCCA1" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00A86F93">
+          <w:p w14:paraId="7FD4DEB7" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00A86F93">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="3B3F8885" w14:textId="77777777" w:rsidTr="00EC40CC">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="5074DE6D" w14:textId="77777777" w:rsidTr="00EC40CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F11DC5D" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00462994" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="233F5A38" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00462994" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00462994">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>US Federal Airport Concession Disadvantage Business Enterprise (ACDBE) regulations (49 CFR Part 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004468AD" w:rsidRPr="00016F6D" w14:paraId="77093A7A" w14:textId="77777777" w:rsidTr="00EC40CC">
+      <w:tr w:rsidR="004468AD" w:rsidRPr="00016F6D" w14:paraId="40C08EF4" w14:textId="77777777" w:rsidTr="00EC40CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0F651AA8" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00016F6D" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="2E85CB66" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00016F6D" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34BC4552" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00462994">
+          <w:p w14:paraId="5DD8CCB0" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1914588785"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004468AD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35BC2DA9" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="61316476" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F308231" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="3EE7EB9E" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="52FF4474" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="6246E3B0" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25F1E7E4" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="5499C83A" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C59CFD2" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="2AA34B7D" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C869BC2" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="5593BBE6" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43122D9B" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="1F9C36F4" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B6C5BC4" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
+          <w:p w14:paraId="46F504A9" w14:textId="77777777" w:rsidR="004468AD" w:rsidRPr="00324B8E" w:rsidRDefault="004468AD" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873802" w:rsidRPr="00016F6D" w14:paraId="25BA5E61" w14:textId="77777777" w:rsidTr="00EC40CC">
+      <w:tr w:rsidR="00873802" w:rsidRPr="00016F6D" w14:paraId="40C383A9" w14:textId="77777777" w:rsidTr="00EC40CC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="38155714" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00873802" w:rsidRDefault="00873802" w:rsidP="00873802">
+          <w:p w14:paraId="3638EC06" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00873802" w:rsidRDefault="00873802" w:rsidP="00873802">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00873802" w:rsidRPr="00016F6D" w14:paraId="526A2358" w14:textId="77777777" w:rsidTr="00873802">
+      <w:tr w:rsidR="00873802" w:rsidRPr="00016F6D" w14:paraId="07608AF3" w14:textId="77777777" w:rsidTr="00873802">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3375" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79C366FB" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00873802">
+          <w:p w14:paraId="279ED04C" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00873802">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873802">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Source State/Province Abbreviation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5852B0C8" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
+          <w:p w14:paraId="12A9CEA6" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7754BD66" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00873802" w:rsidRDefault="00873802" w:rsidP="00873802">
+          <w:p w14:paraId="17698462" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00873802" w:rsidRDefault="00873802" w:rsidP="00873802">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08F2DC9B" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
+          <w:p w14:paraId="4608616B" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6805E52C" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
+          <w:p w14:paraId="4A8E1A17" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873802">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Country Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4535B209" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
+          <w:p w14:paraId="488BC47D" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2927" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37FBD012" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00873802">
+          <w:p w14:paraId="34FDCAF9" w14:textId="77777777" w:rsidR="00873802" w:rsidRPr="00324B8E" w:rsidRDefault="00873802" w:rsidP="00873802">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="004B6B52" w14:paraId="030BE9DF" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00462994" w:rsidRPr="004B6B52" w14:paraId="4FF75E83" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDADAE2" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="004B6B52" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="1DBF539D" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="004B6B52" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="366D3E78" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="70D7BFAA" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B17B459" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="006B434A" w:rsidRDefault="00462994" w:rsidP="006B434A">
+          <w:p w14:paraId="5FF1B56F" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="006B434A" w:rsidRDefault="00462994" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LGBTQ Owned</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="576EBE35" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00462994">
+          <w:p w14:paraId="56CA481A" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1518157221"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00462994" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E83DC2F" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="293CF30D" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33A2C440" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="2244F8E4" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="064FA88A" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="4B0CFB06" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39016F14" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="4C06F7DC" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="070F2DE8" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="425F953A" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C60D660" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="67ECB7E5" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0D0A73" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="7F57C69F" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4156B512" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="656BBA52" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="004B6B52" w14:paraId="2B699ACB" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00462994" w:rsidRPr="004B6B52" w14:paraId="114472A3" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18024DA6" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="004B6B52" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="1FE0E1D5" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="004B6B52" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="574B1775" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="1F541996" w14:textId="77777777" w:rsidTr="00462994">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D642E26" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00A66C54" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="09EE8AEB" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00A66C54" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>A LGBTQ Business entity must be at least fifty-one percent (51%) owned, operated, managed, and controlled by an LGBT person or persons who are either U.S. citizens or lawful permanent residents. Exercise independence from any non-LGBT business enterprise, have its principal place of business (headquarters) in the United States and have been formed as a legal entity in the United States to obtain certification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="4D76F5A1" w14:textId="77777777" w:rsidTr="006B434A">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="2B289F73" w14:textId="77777777" w:rsidTr="006B434A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76CFD16C" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="006B434A" w:rsidRDefault="00462994" w:rsidP="006B434A">
+          <w:p w14:paraId="78665C84" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="006B434A" w:rsidRDefault="00462994" w:rsidP="006B434A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B434A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Green</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA207FC" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00646A8A" w:rsidP="00462994">
+          <w:p w14:paraId="09F829AB" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00FC223A" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1728343542"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00462994" w:rsidRPr="00324B8E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1909D0" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="10634663" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2083" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="179A6468" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="4B8FFF75" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="190A965E" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="6E480DE2" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1603" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46374A8C" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="5D4983E5" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5233B1C1" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="6855DE80" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24370B3D" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="4145CD6F" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB6D9A1" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="2DE6FB9C" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77C7F7B6" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="114F52D0" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00324B8E" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00462994" w14:paraId="6786792F" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00462994" w14:paraId="6ACEB5B8" w14:textId="77777777" w:rsidTr="00462994">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67BA0CB5" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00462994" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="5079C6DC" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00462994" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="3C8D7348" w14:textId="77777777" w:rsidTr="00462994">
+      <w:tr w:rsidR="00462994" w:rsidRPr="00016F6D" w14:paraId="7E5DA6A1" w14:textId="77777777" w:rsidTr="00462994">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10795" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE3DC76" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00A66C54" w:rsidRDefault="00462994" w:rsidP="00462994">
+          <w:p w14:paraId="171E3ED8" w14:textId="77777777" w:rsidR="00462994" w:rsidRPr="00A66C54" w:rsidRDefault="00462994" w:rsidP="00462994">
             <w:pPr>
               <w:pStyle w:val="aComment"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66C54">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Indicates whether the business is certified as green.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="198C77E3" w14:textId="77777777" w:rsidR="00D55C25" w:rsidRDefault="00D55C25" w:rsidP="0046021D">
+    <w:p w14:paraId="69CE573C" w14:textId="77777777" w:rsidR="00D55C25" w:rsidRDefault="00D55C25" w:rsidP="0046021D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CDFF411" w14:textId="77777777" w:rsidR="006B434A" w:rsidRDefault="006B434A" w:rsidP="0046021D">
+    <w:p w14:paraId="2BF5969A" w14:textId="77777777" w:rsidR="006B434A" w:rsidRDefault="006B434A" w:rsidP="0046021D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A2F748" w14:textId="77777777" w:rsidR="006B434A" w:rsidRDefault="006B434A" w:rsidP="0046021D">
+    <w:p w14:paraId="079F6AD0" w14:textId="77777777" w:rsidR="006B434A" w:rsidRDefault="006B434A" w:rsidP="0046021D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64F56D74" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="006D57D1" w:rsidRDefault="006B434A" w:rsidP="0046021D">
+    <w:p w14:paraId="09D17160" w14:textId="77777777" w:rsidR="006B434A" w:rsidRPr="006D57D1" w:rsidRDefault="006B434A" w:rsidP="0046021D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B434A" w:rsidRPr="006D57D1" w:rsidSect="00C80810">
-      <w:headerReference w:type="default" r:id="rId22"/>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="117" w:right="630" w:bottom="432" w:left="810" w:header="0" w:footer="165" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="732A0904" w14:textId="77777777" w:rsidR="001D748E" w:rsidRDefault="001D748E" w:rsidP="00EA0989">
+    <w:p w14:paraId="60DE7DF2" w14:textId="77777777" w:rsidR="009F4845" w:rsidRDefault="009F4845" w:rsidP="00EA0989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C144B94" w14:textId="77777777" w:rsidR="001D748E" w:rsidRDefault="001D748E" w:rsidP="00EA0989">
+    <w:p w14:paraId="5F029556" w14:textId="77777777" w:rsidR="009F4845" w:rsidRDefault="009F4845" w:rsidP="00EA0989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="34851287"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="44C813E2" w14:textId="3C5D8AC1" w:rsidR="00FD34C8" w:rsidRPr="00FD34C8" w:rsidRDefault="00FD34C8">
+          <w:p w14:paraId="699A0AFF" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRPr="00FD34C8" w:rsidRDefault="00FD34C8">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD34C8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">REV- </w:t>
             </w:r>
             <w:r w:rsidR="00A3167F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD34C8">
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -26085,165 +26212,165 @@
             </w:r>
             <w:r w:rsidRPr="00FD34C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00FD34C8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4AAF9460" w14:textId="77777777" w:rsidR="00DF7E52" w:rsidRDefault="00DF7E52" w:rsidP="00FD34C8">
+  <w:p w14:paraId="55A4DB29" w14:textId="77777777" w:rsidR="00DF7E52" w:rsidRDefault="00DF7E52" w:rsidP="00FD34C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E185CF5" w14:textId="77777777" w:rsidR="001D748E" w:rsidRDefault="001D748E" w:rsidP="00EA0989">
+    <w:p w14:paraId="3855E728" w14:textId="77777777" w:rsidR="009F4845" w:rsidRDefault="009F4845" w:rsidP="00EA0989">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A38A985" w14:textId="77777777" w:rsidR="001D748E" w:rsidRDefault="001D748E" w:rsidP="00EA0989">
+    <w:p w14:paraId="3BC1D38A" w14:textId="77777777" w:rsidR="009F4845" w:rsidRDefault="009F4845" w:rsidP="00EA0989">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="22BD41F2" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRDefault="00DF7E52" w:rsidP="00FD34C8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6F1C13E5" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRDefault="00DF7E52" w:rsidP="00FD34C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="90"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7404"/>
       <w:gridCol w:w="3396"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FD34C8" w14:paraId="08965B3A" w14:textId="77777777" w:rsidTr="00FD34C8">
+    <w:tr w:rsidR="00FD34C8" w14:paraId="68884E5B" w14:textId="77777777" w:rsidTr="00FD34C8">
       <w:trPr>
         <w:trHeight w:val="890"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7645" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="51979B5B" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRPr="003A1801" w:rsidRDefault="00265A66" w:rsidP="00FD34C8">
+        <w:p w14:paraId="2334377F" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRPr="003A1801" w:rsidRDefault="00265A66" w:rsidP="00FD34C8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="90"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003A1801">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="56"/>
             </w:rPr>
             <w:t>Supplier</w:t>
           </w:r>
           <w:r w:rsidR="00FD34C8" w:rsidRPr="003A1801">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="56"/>
               <w:szCs w:val="56"/>
             </w:rPr>
             <w:t xml:space="preserve"> Add Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2965" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="402FE5F9" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRDefault="00FD34C8" w:rsidP="00FD34C8">
+        <w:p w14:paraId="2541CDFE" w14:textId="77777777" w:rsidR="00FD34C8" w:rsidRDefault="00FD34C8" w:rsidP="00FD34C8">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="90"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="003366"/>
               <w:sz w:val="32"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B6271B7" wp14:editId="0AB1696D">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F402615" wp14:editId="5B01EBAA">
                 <wp:extent cx="1962150" cy="514350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="47" name="Picture 47" descr="H:\Watts At A Glance\Brand Images\wattswater_png_large_cropped.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 27" descr="H:\Watts At A Glance\Brand Images\wattswater_png_large_cropped.png"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -26251,64 +26378,64 @@
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1962150" cy="514350"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0B36646A" w14:textId="77777777" w:rsidR="00DF7E52" w:rsidRPr="00D1370D" w:rsidRDefault="00FD34C8" w:rsidP="00FD34C8">
+  <w:p w14:paraId="5032E508" w14:textId="77777777" w:rsidR="00DF7E52" w:rsidRPr="00D1370D" w:rsidRDefault="00FD34C8" w:rsidP="00FD34C8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E031774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E144A66A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -26916,169 +27043,174 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1708411137">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1645308344">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="422803018">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="173693869">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1790126667">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1132870898">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2075547625">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="99"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2055"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001D748E"/>
+    <w:rsidRoot w:val="005D53D1"/>
     <w:rsid w:val="000002E1"/>
     <w:rsid w:val="00001EC4"/>
     <w:rsid w:val="00004965"/>
     <w:rsid w:val="00013DB6"/>
     <w:rsid w:val="00016F6D"/>
     <w:rsid w:val="00027A04"/>
     <w:rsid w:val="00027E88"/>
     <w:rsid w:val="000321DF"/>
     <w:rsid w:val="00034365"/>
     <w:rsid w:val="00042084"/>
     <w:rsid w:val="000425D4"/>
     <w:rsid w:val="00046393"/>
     <w:rsid w:val="00050587"/>
     <w:rsid w:val="00050C33"/>
     <w:rsid w:val="000515C3"/>
     <w:rsid w:val="000557E3"/>
     <w:rsid w:val="00061530"/>
     <w:rsid w:val="00067E7D"/>
     <w:rsid w:val="00096D06"/>
     <w:rsid w:val="000A3769"/>
     <w:rsid w:val="000B0428"/>
     <w:rsid w:val="000B04CA"/>
     <w:rsid w:val="000D3E33"/>
     <w:rsid w:val="000D4D9A"/>
     <w:rsid w:val="000D5676"/>
     <w:rsid w:val="000E0BAA"/>
     <w:rsid w:val="000E3756"/>
     <w:rsid w:val="000E5AF7"/>
     <w:rsid w:val="000F08C8"/>
     <w:rsid w:val="000F12B4"/>
     <w:rsid w:val="000F185F"/>
+    <w:rsid w:val="000F2070"/>
     <w:rsid w:val="001008A7"/>
     <w:rsid w:val="00104C15"/>
+    <w:rsid w:val="00107E3C"/>
     <w:rsid w:val="0011405A"/>
     <w:rsid w:val="00115A99"/>
     <w:rsid w:val="00116A20"/>
     <w:rsid w:val="00123AD9"/>
     <w:rsid w:val="00132AB2"/>
+    <w:rsid w:val="00140673"/>
     <w:rsid w:val="00162BDA"/>
     <w:rsid w:val="00162EEF"/>
     <w:rsid w:val="001715EF"/>
     <w:rsid w:val="0017713E"/>
     <w:rsid w:val="0019155F"/>
     <w:rsid w:val="00192E92"/>
     <w:rsid w:val="001B5A7A"/>
     <w:rsid w:val="001C0EA4"/>
     <w:rsid w:val="001D2770"/>
     <w:rsid w:val="001D6333"/>
     <w:rsid w:val="001D748E"/>
     <w:rsid w:val="001E004B"/>
     <w:rsid w:val="001E0995"/>
     <w:rsid w:val="001E2E1C"/>
     <w:rsid w:val="001F230F"/>
     <w:rsid w:val="002016A1"/>
     <w:rsid w:val="00205C32"/>
     <w:rsid w:val="00207C91"/>
     <w:rsid w:val="002173A1"/>
     <w:rsid w:val="00223040"/>
     <w:rsid w:val="00242C6A"/>
     <w:rsid w:val="00243AFA"/>
     <w:rsid w:val="0025666F"/>
     <w:rsid w:val="00265A66"/>
     <w:rsid w:val="002816CB"/>
@@ -27107,203 +27239,210 @@
     <w:rsid w:val="003A1801"/>
     <w:rsid w:val="003B21A9"/>
     <w:rsid w:val="003B6FF2"/>
     <w:rsid w:val="003C3B23"/>
     <w:rsid w:val="003C794A"/>
     <w:rsid w:val="003E4D99"/>
     <w:rsid w:val="003F55BC"/>
     <w:rsid w:val="003F5917"/>
     <w:rsid w:val="003F5F88"/>
     <w:rsid w:val="00403198"/>
     <w:rsid w:val="00407040"/>
     <w:rsid w:val="004070CB"/>
     <w:rsid w:val="004075F9"/>
     <w:rsid w:val="00411C8D"/>
     <w:rsid w:val="00421769"/>
     <w:rsid w:val="0043435F"/>
     <w:rsid w:val="00435955"/>
     <w:rsid w:val="004468AD"/>
     <w:rsid w:val="00450823"/>
     <w:rsid w:val="004524A4"/>
     <w:rsid w:val="004536D7"/>
     <w:rsid w:val="004576B0"/>
     <w:rsid w:val="0046021D"/>
     <w:rsid w:val="00462515"/>
     <w:rsid w:val="00462994"/>
+    <w:rsid w:val="00464D66"/>
     <w:rsid w:val="00473377"/>
     <w:rsid w:val="004745AB"/>
     <w:rsid w:val="00474903"/>
     <w:rsid w:val="00487466"/>
     <w:rsid w:val="0049372C"/>
     <w:rsid w:val="004A57B8"/>
     <w:rsid w:val="004A59C4"/>
     <w:rsid w:val="004B3A4E"/>
     <w:rsid w:val="004B6B52"/>
     <w:rsid w:val="004E43DB"/>
     <w:rsid w:val="004E49C0"/>
     <w:rsid w:val="004E7EE3"/>
     <w:rsid w:val="004F29E1"/>
     <w:rsid w:val="004F3E0F"/>
     <w:rsid w:val="004F710F"/>
     <w:rsid w:val="004F7E4E"/>
     <w:rsid w:val="00513A73"/>
     <w:rsid w:val="00515AAB"/>
     <w:rsid w:val="005215B6"/>
     <w:rsid w:val="00537CD4"/>
     <w:rsid w:val="005416FF"/>
     <w:rsid w:val="00542B01"/>
     <w:rsid w:val="0055347E"/>
     <w:rsid w:val="00554437"/>
     <w:rsid w:val="005732B4"/>
     <w:rsid w:val="00583AC6"/>
     <w:rsid w:val="005A1D44"/>
     <w:rsid w:val="005A34BD"/>
     <w:rsid w:val="005A51D8"/>
     <w:rsid w:val="005B0B1B"/>
     <w:rsid w:val="005B1CC1"/>
     <w:rsid w:val="005B2ED2"/>
     <w:rsid w:val="005B5F73"/>
     <w:rsid w:val="005B6F4F"/>
     <w:rsid w:val="005C2EE5"/>
     <w:rsid w:val="005C7835"/>
     <w:rsid w:val="005D106D"/>
+    <w:rsid w:val="005D53D1"/>
     <w:rsid w:val="005E31EA"/>
     <w:rsid w:val="00601EDD"/>
     <w:rsid w:val="006176D5"/>
     <w:rsid w:val="00636C11"/>
     <w:rsid w:val="006417EE"/>
-    <w:rsid w:val="00646A8A"/>
     <w:rsid w:val="00647BC1"/>
     <w:rsid w:val="00655FCE"/>
     <w:rsid w:val="00662899"/>
     <w:rsid w:val="00671240"/>
     <w:rsid w:val="00675738"/>
     <w:rsid w:val="006A758C"/>
     <w:rsid w:val="006B0766"/>
     <w:rsid w:val="006B1E40"/>
     <w:rsid w:val="006B2652"/>
     <w:rsid w:val="006B434A"/>
     <w:rsid w:val="006B5CC6"/>
     <w:rsid w:val="006B65E2"/>
     <w:rsid w:val="006D57D1"/>
     <w:rsid w:val="006E0499"/>
     <w:rsid w:val="006E3400"/>
     <w:rsid w:val="006E49A8"/>
     <w:rsid w:val="006E4F88"/>
     <w:rsid w:val="006F28F7"/>
     <w:rsid w:val="006F4722"/>
     <w:rsid w:val="007006EC"/>
     <w:rsid w:val="00702794"/>
     <w:rsid w:val="00714A94"/>
     <w:rsid w:val="00722D54"/>
     <w:rsid w:val="00733B85"/>
     <w:rsid w:val="007436E5"/>
     <w:rsid w:val="00744523"/>
     <w:rsid w:val="00750261"/>
     <w:rsid w:val="00753137"/>
+    <w:rsid w:val="00755610"/>
     <w:rsid w:val="0076482F"/>
     <w:rsid w:val="00766E78"/>
+    <w:rsid w:val="00771C48"/>
     <w:rsid w:val="007734E2"/>
     <w:rsid w:val="00773ABB"/>
     <w:rsid w:val="0078351B"/>
     <w:rsid w:val="007853C1"/>
     <w:rsid w:val="007A4AF7"/>
     <w:rsid w:val="007A5A5D"/>
     <w:rsid w:val="007B625B"/>
     <w:rsid w:val="007C19B5"/>
     <w:rsid w:val="007C3D61"/>
     <w:rsid w:val="007D2956"/>
     <w:rsid w:val="007E2729"/>
     <w:rsid w:val="007E3FF0"/>
     <w:rsid w:val="007F3E3C"/>
     <w:rsid w:val="00800776"/>
     <w:rsid w:val="00801633"/>
     <w:rsid w:val="00807BFE"/>
     <w:rsid w:val="0081131E"/>
     <w:rsid w:val="00820B47"/>
     <w:rsid w:val="00823A14"/>
     <w:rsid w:val="00824D54"/>
     <w:rsid w:val="008359F8"/>
+    <w:rsid w:val="00840564"/>
     <w:rsid w:val="00847B6A"/>
     <w:rsid w:val="00854CB6"/>
     <w:rsid w:val="00866D47"/>
     <w:rsid w:val="0087190B"/>
     <w:rsid w:val="00873249"/>
     <w:rsid w:val="00873802"/>
     <w:rsid w:val="00890CC2"/>
     <w:rsid w:val="008A133E"/>
     <w:rsid w:val="008A35EA"/>
     <w:rsid w:val="008A5351"/>
     <w:rsid w:val="008A553D"/>
     <w:rsid w:val="008B1973"/>
     <w:rsid w:val="008B5C87"/>
     <w:rsid w:val="008C38CB"/>
     <w:rsid w:val="008D3B30"/>
     <w:rsid w:val="008D6ED8"/>
     <w:rsid w:val="008D71A5"/>
     <w:rsid w:val="008E3915"/>
     <w:rsid w:val="008E72BD"/>
     <w:rsid w:val="008F5AC1"/>
     <w:rsid w:val="009031DA"/>
     <w:rsid w:val="009042A4"/>
     <w:rsid w:val="00904AD6"/>
     <w:rsid w:val="00905013"/>
     <w:rsid w:val="00916D0A"/>
     <w:rsid w:val="00924920"/>
     <w:rsid w:val="00932999"/>
     <w:rsid w:val="009350F9"/>
     <w:rsid w:val="00941203"/>
     <w:rsid w:val="00942230"/>
     <w:rsid w:val="00944062"/>
     <w:rsid w:val="00944499"/>
     <w:rsid w:val="00954ED7"/>
     <w:rsid w:val="0099225C"/>
     <w:rsid w:val="009928BC"/>
     <w:rsid w:val="009A1B6C"/>
     <w:rsid w:val="009C0538"/>
     <w:rsid w:val="009C15AF"/>
     <w:rsid w:val="009F075A"/>
     <w:rsid w:val="009F182B"/>
+    <w:rsid w:val="009F4845"/>
     <w:rsid w:val="009F7524"/>
     <w:rsid w:val="00A0542C"/>
+    <w:rsid w:val="00A15EAF"/>
     <w:rsid w:val="00A21C01"/>
     <w:rsid w:val="00A3167F"/>
     <w:rsid w:val="00A358C6"/>
     <w:rsid w:val="00A43657"/>
     <w:rsid w:val="00A51DB1"/>
     <w:rsid w:val="00A5586B"/>
     <w:rsid w:val="00A57F3A"/>
     <w:rsid w:val="00A605B2"/>
     <w:rsid w:val="00A62D20"/>
     <w:rsid w:val="00A66C54"/>
     <w:rsid w:val="00A70E98"/>
     <w:rsid w:val="00A86F93"/>
     <w:rsid w:val="00A92C6A"/>
     <w:rsid w:val="00A93CCA"/>
     <w:rsid w:val="00AA6363"/>
     <w:rsid w:val="00AA6F31"/>
     <w:rsid w:val="00AB28DA"/>
+    <w:rsid w:val="00AB66C4"/>
     <w:rsid w:val="00AB6AD9"/>
     <w:rsid w:val="00AD516F"/>
     <w:rsid w:val="00AD7C26"/>
     <w:rsid w:val="00AE13C4"/>
     <w:rsid w:val="00AE1E86"/>
     <w:rsid w:val="00AE20FE"/>
     <w:rsid w:val="00AE68CB"/>
     <w:rsid w:val="00AF1590"/>
     <w:rsid w:val="00AF3DB2"/>
     <w:rsid w:val="00B15B5D"/>
     <w:rsid w:val="00B4423B"/>
     <w:rsid w:val="00B44B97"/>
     <w:rsid w:val="00B47EF0"/>
     <w:rsid w:val="00B5413C"/>
     <w:rsid w:val="00B56EE3"/>
     <w:rsid w:val="00B64465"/>
     <w:rsid w:val="00B73D03"/>
     <w:rsid w:val="00B91919"/>
     <w:rsid w:val="00B97FE2"/>
     <w:rsid w:val="00BA17D0"/>
     <w:rsid w:val="00BA5E4A"/>
     <w:rsid w:val="00BB2368"/>
     <w:rsid w:val="00BC349B"/>
     <w:rsid w:val="00BC6944"/>
     <w:rsid w:val="00BE60CE"/>
@@ -27352,124 +27491,126 @@
     <w:rsid w:val="00D857A8"/>
     <w:rsid w:val="00D86607"/>
     <w:rsid w:val="00DA7F68"/>
     <w:rsid w:val="00DB3EDF"/>
     <w:rsid w:val="00DC2C94"/>
     <w:rsid w:val="00DD44B9"/>
     <w:rsid w:val="00DD5E70"/>
     <w:rsid w:val="00DE2317"/>
     <w:rsid w:val="00DE5D52"/>
     <w:rsid w:val="00DF101B"/>
     <w:rsid w:val="00DF7E52"/>
     <w:rsid w:val="00E04313"/>
     <w:rsid w:val="00E077D6"/>
     <w:rsid w:val="00E1626D"/>
     <w:rsid w:val="00E210CD"/>
     <w:rsid w:val="00E252CE"/>
     <w:rsid w:val="00E4496A"/>
     <w:rsid w:val="00E50D79"/>
     <w:rsid w:val="00E541B5"/>
     <w:rsid w:val="00E57CE1"/>
     <w:rsid w:val="00E6266B"/>
     <w:rsid w:val="00E65420"/>
     <w:rsid w:val="00E668B1"/>
     <w:rsid w:val="00EA0989"/>
     <w:rsid w:val="00EA13C8"/>
+    <w:rsid w:val="00EB372A"/>
     <w:rsid w:val="00EB3D0B"/>
     <w:rsid w:val="00EC1AE7"/>
     <w:rsid w:val="00EC40CC"/>
     <w:rsid w:val="00EE795A"/>
     <w:rsid w:val="00EE7D69"/>
     <w:rsid w:val="00EF3825"/>
     <w:rsid w:val="00EF3F6D"/>
     <w:rsid w:val="00EF7A00"/>
     <w:rsid w:val="00F004F4"/>
     <w:rsid w:val="00F01503"/>
     <w:rsid w:val="00F06883"/>
     <w:rsid w:val="00F078D3"/>
     <w:rsid w:val="00F15C35"/>
     <w:rsid w:val="00F214A3"/>
     <w:rsid w:val="00F21821"/>
     <w:rsid w:val="00F26EC9"/>
     <w:rsid w:val="00F30F54"/>
     <w:rsid w:val="00F31521"/>
     <w:rsid w:val="00F34860"/>
     <w:rsid w:val="00F349CA"/>
     <w:rsid w:val="00F54E97"/>
     <w:rsid w:val="00F57959"/>
     <w:rsid w:val="00F81534"/>
     <w:rsid w:val="00FA382E"/>
     <w:rsid w:val="00FB413C"/>
     <w:rsid w:val="00FB6295"/>
+    <w:rsid w:val="00FC223A"/>
     <w:rsid w:val="00FC3D4C"/>
     <w:rsid w:val="00FD34C8"/>
     <w:rsid w:val="00FD4409"/>
     <w:rsid w:val="00FE79E5"/>
     <w:rsid w:val="00FF4116"/>
     <w:rsid w:val="00FF7ABA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2055"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7CEA47BD"/>
-  <w15:docId w15:val="{84AA3C42-A77C-4C5C-AD5F-F8BEF71EF182}"/>
+  <w14:docId w14:val="5C56E9C5"/>
+  <w15:docId w15:val="{95A76653-1B46-4403-8CE5-C4727FE36427}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -27797,50 +27938,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD132F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00FD34C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -28047,51 +28193,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00583AC6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00583AC6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="1"/>
       <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E43DB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F182B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -28796,51 +28942,51 @@
     <w:basedOn w:val="BodyTextChar"/>
     <w:link w:val="aNote"/>
     <w:rsid w:val="00773ABB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aCommentChar">
     <w:name w:val="a Comment Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="aComment"/>
     <w:rsid w:val="00773ABB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="100688154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="699936507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28897,55 +29043,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2002733170">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investors.wattswater.com/governance/code-of-conduct/default.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document.doc"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\cassamk\Downloads\W8%20BEN-E%20business-International%20Suppliers.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wattswater1-my.sharepoint.com/:w:/g/personal/kimberly_cassamajor_wattswater_com/ET0YzdWU6xhGpuGo3pGB9NABw40tCn7y5c0swB0wmQYV9g" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://investors.wattswater.com/governance/code-of-conduct/default.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/Microsoft_Word_97_-_2003_Document.doc"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\cassamk\OneDrive%20-%20Watts%20Water%20Technologies,%20Inc\Desktop\2023%20Latest%20Supplier%20Add%20Form.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -29206,188 +29356,138 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010042BA70D8BACD2C48B565B4A42B4972A8" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="908f22508ae743841c86b7071e0c9a86">
-[...2 lines deleted...]
-    <xsd:import namespace="dffc21d2-315a-4207-ac15-d199c28c6d5d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA7BBE80F281AD4CAFDBEF2287C1BA23" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="54d24babe62aebb5a4bec2e25ad85b8b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="92aad8c7-855f-4860-9df1-edbbe52640f2" xmlns:ns3="68fd839c-d93b-4f3a-9583-c763d2c10768" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d81a3c07ff15667bbdc0aeddae70d8d6" ns2:_="" ns3:_="">
+    <xsd:import namespace="92aad8c7-855f-4860-9df1-edbbe52640f2"/>
+    <xsd:import namespace="68fd839c-d93b-4f3a-9583-c763d2c10768"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns1:wattscp_ct_connectType" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="92aad8c7-855f-4860-9df1-edbbe52640f2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:hidden="true" ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:hidden="true" ma:internalName="PublishingExpirationDate">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="wattscp_ct_regionalScope_0" ma:index="10" nillable="true" ma:taxonomy="true" ma:internalName="wattscp_ct_regionalScope_0" ma:taxonomyFieldName="wattscp_ct_regionalScope" ma:displayName="Regional Scope" ma:fieldId="{fbcdec49-abf7-4b8a-926c-708bac3c3a8f}" ma:taxonomyMulti="true" ma:sspId="c6036611-896d-4c0f-a241-ff97eb35d08f" ma:termSetId="03bdff6e-1e21-4db2-87be-607f5d83e308" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
-[...20 lines deleted...]
-    <xsd:element name="wattscp_ct_description" ma:index="17" nillable="true" ma:displayName="Description" ma:default="" ma:internalName="wattscp_ct_description">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="wattscp_ct_publishedDate" ma:index="18" nillable="true" ma:displayName="Published date" ma:default="[today]" ma:format="DateOnly" ma:internalName="wattscp_ct_publishedDate">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:DateTime"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="wattscp_ct_informationOwner" ma:index="19" ma:displayName="Information Owner" ma:default="" ma:internalName="wattscp_ct_informationOwner" ma:readOnly="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="68fd839c-d93b-4f3a-9583-c763d2c10768" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="wattscp_ct_ownerFunction" ma:index="20" nillable="true" ma:displayName="Owner Function" ma:default="" ma:internalName="wattscp_ct_ownerFunction">
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...25 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -29433,199 +29533,144 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...41 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37C3410C-FD1D-4C64-B0E5-8EE286BEB99D}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D123ABAB-801C-4BCA-A633-B9D54926E30A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEAEE5BF-12A4-4612-87E2-790BF5F329F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1DBF80-018E-4F57-899D-2CFD3C0795F2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="dffc21d2-315a-4207-ac15-d199c28c6d5d"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4177D3D2-4E67-4D05-9366-D74B5CB035B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EA68B97-DD99-4BBE-B12D-D5A04A13E2F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEAEE5BF-12A4-4612-87E2-790BF5F329F5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="dffc21d2-315a-4207-ac15-d199c28c6d5d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>1ff605661ee71b0a32b560e7b181bf9a</Template>
+  <Template>2023 Latest Supplier Add Form</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13938</Characters>
+  <Pages>5</Pages>
+  <Words>2372</Words>
+  <Characters>14325</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>32</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>119</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vendor Add Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ernst &amp; Young</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16351</CharactersWithSpaces>
+  <CharactersWithSpaces>16664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Vendor Add Form</dc:title>
-  <dc:creator>Wilson, Natalia</dc:creator>
+  <dc:creator>Cassamajor, Kimberly</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010042BA70D8BACD2C48B565B4A42B4972A8</vt:lpwstr>
+    <vt:lpwstr>0x010100AA7BBE80F281AD4CAFDBEF2287C1BA23</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="wattscp_ct_regionalScope">
     <vt:lpwstr>2;#GLOBAL|696ea7dc-2357-4d9c-a0d2-d0078590d5f1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="wattscp_ct_function">
     <vt:lpwstr>435;#Direct indirect vendor add|e393c6a3-affd-428a-9bba-9410a5b7d593</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="wattscp_ct_typeOfInformation">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="wattscp_ct_wattsBrands">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="GrammarlyDocumentId">
     <vt:lpwstr>d9e1826bc2ff3d6d31c5159059cb4f5a1ff9b9b7080ee1f8068078578b12166a</vt:lpwstr>
   </property>
 </Properties>
 </file>